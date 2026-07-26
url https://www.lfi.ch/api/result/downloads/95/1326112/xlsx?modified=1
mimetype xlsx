--- v2 (2026-01-23)
+++ v3 (2026-07-26)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>specie arborea introdotta</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>eingeführte Baumart</t>
+  </si>
+  <si>
+    <t>einheimische Baumart</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar oder Strauchart</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326112/507862</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+      <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2599</t>
     </r>
   </si>
   <si>
-    <t>Classificazione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) nelle tre classi «specie arboree introdotte», «specie arboree autoctone» e «specie non determinabili o arbustive». Le specie arboree introdotte sono specie arboree introdotte intenzionalmente o involontariamente dall'uomo in habitat al di fuori del loro areale naturale. In questa classificazione, che si applica a tutti gli inventari, il larice giapponese (L. kaempferi) e le specie arboree di salice introdotte non sono conteggiate come specie arboree introdotte, poiché sono state registrate insieme a specie autoctone affini in alcuni inventari (il larice giapponese [Larix kaempferi], ad esempio, insieme al larice europeo [L. decidua]). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326112/507862</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+            <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2599</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>