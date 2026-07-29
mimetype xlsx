--- v0 (2025-11-19)
+++ v1 (2026-07-29)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>essence introduite (néophytes arborescentes; 3 classes; depuis l'IFN1)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>introduced tree species</t>
-[...5 lines deleted...]
-    <t>indeterminable and/or shrub species</t>
+    <t>essence introduite</t>
+  </si>
+  <si>
+    <t>essence indigène</t>
+  </si>
+  <si>
+    <t>espèce indéterminable ou arbustive</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326116/507866</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">nombre de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+      <t xml:space="preserve">essence introduite (néophytes arborescentes; 3 classes; depuis l'IFN1)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2599</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into the three classes: «introduced tree species», «native tree species» and «indeterminable and/or shrub species». Introduced tree species are tree species that have been intentionally or unintentionally introduced by humans into habitats outside their natural range. With this classification attribute, which is used in all inventories, the Japanese larch (L. kaempferi) and introduced arboreal willow species are not counted as introduced tree species, because they are recorded together with related native species in certain inventories. The Japanese larch (Larix kaempferi), for example, is grouped together with the European larch (L. decidua). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Classification des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm en trois classes: «essence introduite», «essence indigène» et «espèce non déterminable ou arbustive». Les essences introduites sont des essences qui ont été introduites par les humains, intentionnellement ou non, dans des habitats situés en dehors de leur aire de répartition naturelle. Pour cette variable de classification valable pour tous les inventaires, le mélèze du Japon (L. kaempferi) et les espèces de saules arborescents introduites ne sont pas comptés parmi les essences introduites, car ils ont été recensés dans certains inventaires avec des espèces indigènes apparentées (le mélèze du Japon [Larix kaempferi], par exemple, avec le mélèze d'Europe [L. decidua]). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="79.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1108,235 +1108,235 @@
         <v>100.0</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N17" s="6">
         <v>100.0</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326116/507866</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">nombre de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+            <t xml:space="preserve">essence introduite (néophytes arborescentes; 3 classes; depuis l'IFN1)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2599</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>