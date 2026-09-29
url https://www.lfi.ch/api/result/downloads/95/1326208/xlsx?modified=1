--- v0 (2025-11-19)
+++ v1 (2026-09-29)
@@ -1,439 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 Stk.</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>1000 n</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>introduced tree species</t>
-[...179 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>eingeführte Baumart</t>
+  </si>
+  <si>
+    <t>einheimische Baumart</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar oder Strauchart</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Stammzahl [73], Stk.
+Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1) [NEOPHYTPBBAAL, 2599]
+Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:41:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, eingeführte Baumart, einheimische Baumart, nicht bestimmbar oder Strauchart, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +598,981 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="79.981" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>286</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>32</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1062</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>21</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>100</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>76</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>71</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1035</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>41</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>2465</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>70347</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>86576</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>119087</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>31573</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>45538</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>53238</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>406359</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>515</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>21</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2840</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>21</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1388</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>22</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>7326</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>12</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>4783</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>12</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>7216</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>12</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>24068</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>71148</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>4</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>90479</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>120480</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>38976</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>50320</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>6</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>61489</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>5</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>432892</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>