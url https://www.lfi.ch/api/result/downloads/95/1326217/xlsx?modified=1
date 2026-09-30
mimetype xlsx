--- v1 (2026-07-26)
+++ v2 (2026-09-30)
@@ -1,439 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...105 lines deleted...]
-    <t>1000 Stk.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>essence introduite (néophytes arborescentes; 3 classes; depuis l'IFN1)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: 1000 n</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>eingeführte Baumart</t>
-[...179 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>essence introduite</t>
+  </si>
+  <si>
+    <t>essence indigène</t>
+  </si>
+  <si>
+    <t>espèce indéterminable ou arbustive</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>nombre de tiges [73], Stk.
+Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>essence introduite (néophytes arborescentes; 3 classes; depuis l'IFN1) [NEOPHYTPBBAAL, 2599]
+Classification des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm en trois classes: «essence introduite», «essence indigène» et «espèce non déterminable ou arbustive». Les essences introduites sont des essences qui ont été introduites par les humains, intentionnellement ou non, dans des habitats situés en dehors de leur aire de répartition naturelle. Pour cette variable de classification valable pour tous les inventaires, le mélèze du Japon (L. kaempferi) et les espèces de saules arborescents introduites ne sont pas comptés parmi les essences introduites, car ils ont été recensés dans certains inventaires avec des espèces indigènes apparentées (le mélèze du Japon [Larix kaempferi], par exemple, avec le mélèze d'Europe [L. decidua]). Source: relevé de terrain (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:41:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, essence introduite, essence indigène, espèce indéterminable ou arbustive, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +598,981 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1379</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>17</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>20</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>58</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>79</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>100</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>113</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>53</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1089</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>39</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>2679</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>151171</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>88097</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>55212</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>39160</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>53122</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>59525</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>446287</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>3458</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>17</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2173</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>20</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>761</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>33</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>10443</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>11</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>7756</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>11</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>10686</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>10</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>35277</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>156008</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>90291</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>4</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>56052</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>6</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>49715</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>60878</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>71300</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>4</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>484244</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>