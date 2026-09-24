--- v0 (2026-09-23)
+++ v1 (2026-09-24)
@@ -14,231 +14,231 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>LFI5</t>
-[...47 lines deleted...]
-    <t>Stk./ha</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: n/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>eingeführte Baumart</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>introduced tree species</t>
+  </si>
+  <si>
+    <t>native tree species</t>
+  </si>
+  <si>
+    <t>indeterminable and/or shrub species</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Stammzahl [73], Stk.
-Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI4/NFI5 [2282]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1) [NEOPHYTPBBAAL, 2599]
-Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on) [NEOPHYTPBBAAL, 2599]
+Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into the three classes: «introduced tree species», «native tree species» and «indeterminable and/or shrub species». Introduced tree species are tree species that have been intentionally or unintentionally introduced by humans into habitats outside their natural range. With this classification attribute, which is used in all inventories, the Japanese larch (L. kaempferi) and introduced arboreal willow species are not counted as introduced tree species, because they are recorded together with related native species in certain inventories. The Japanese larch (Larix kaempferi), for example, is grouped together with the European larch (L. decidua). Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:41:47</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, eingeführte Baumart, einheimische Baumart, nicht bestimmbar oder Strauchart, Total</t>
+    <t>n/a, introduced tree species, native tree species, indeterminable and/or shrub species, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -621,64 +621,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>