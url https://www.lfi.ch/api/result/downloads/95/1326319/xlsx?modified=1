--- v0 (2025-12-08)
+++ v1 (2026-07-29)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>production region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>n/ha</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>introduced tree species</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>eingeführte Baumart</t>
+  </si>
+  <si>
+    <t>einheimische Baumart</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar oder Strauchart</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326319/508069</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+      <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2599</t>
     </r>
   </si>
   <si>
-    <t>Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into the three classes: «introduced tree species», «native tree species» and «indeterminable and/or shrub species». Introduced tree species are tree species that have been intentionally or unintentionally introduced by humans into habitats outside their natural range. With this classification attribute, which is used in all inventories, the Japanese larch (L. kaempferi) and introduced arboreal willow species are not counted as introduced tree species, because they are recorded together with related native species in certain inventories. The Japanese larch (Larix kaempferi), for example, is grouped together with the European larch (L. decidua). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,62 +703,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="79.981" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
@@ -1061,233 +1061,233 @@
         <v>462</v>
       </c>
       <c r="K17" s="6">
         <v>4</v>
       </c>
       <c r="L17" s="6">
         <v>405</v>
       </c>
       <c r="M17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326319/508069</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+            <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2599</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>