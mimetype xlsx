--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -1,436 +1,350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: n/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Stk./ha</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>eingeführte Baumart</t>
-[...179 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>introduced tree species</t>
+  </si>
+  <si>
+    <t>native tree species</t>
+  </si>
+  <si>
+    <t>indeterminable and/or shrub species</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>area [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI4/NFI5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>introduced tree species (tree neophytes; 3 classes; from NFI1 on) [NEOPHYTPBBAAL, 2599]
+Classification of trees and shrubs ≥12 cm in diameter at breast height (dbh) into the three classes: «introduced tree species», «native tree species» and «indeterminable and/or shrub species». Introduced tree species are tree species that have been intentionally or unintentionally introduced by humans into habitats outside their natural range. With this classification attribute, which is used in all inventories, the Japanese larch (L. kaempferi) and introduced arboreal willow species are not counted as introduced tree species, because they are recorded together with related native species in certain inventories. The Japanese larch (Larix kaempferi), for example, is grouped together with the European larch (L. decidua). Reference: Field Survey (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:41:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, introduced tree species, native tree species, indeterminable and/or shrub species, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +605,928 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>3</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>35</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>4</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>71</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>66</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>39</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>381</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>337</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>421</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>3</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>364</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>387</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>375</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>3</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>20</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>12</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>21</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>24</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>46</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>7</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>68</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>10</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>28</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>387</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>353</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>427</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>410</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>462</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>4</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>405</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M18" s="3"/>
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A18:M18"/>
-    <mergeCell ref="A21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>