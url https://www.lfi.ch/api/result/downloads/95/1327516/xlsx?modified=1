--- v1 (2026-01-23)
+++ v2 (2026-09-25)
@@ -1,445 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>area basimetrica</t>
+  </si>
+  <si>
+    <t>specie arborea (5 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: m²/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...188 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>abete rosso</t>
+  </si>
+  <si>
+    <t>abete bianco</t>
+  </si>
+  <si>
+    <t>altre conifere</t>
+  </si>
+  <si>
+    <t>faggio</t>
+  </si>
+  <si>
+    <t>altre latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>area basimetrica [92], m²
+Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 11.06.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>superficie [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>specie arborea (5 classi) [HAHBART, 1157]
+Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 06:00:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, abete rosso, abete bianco, altre conifere, faggio, altre latifoglie, non determinabile, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +614,1051 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="7" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>7.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>7.8</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>18.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>17.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>3</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>7.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>11</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>12.8</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>6.7</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>5.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>7.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>11</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>23</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>4.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>16</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1.7</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>12</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.5</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>32</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>7.2</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>5.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>9</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>3.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>9.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>7.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>6.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>9</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>4.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>5.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>4.7</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>7</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>6.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>6</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>3.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>8</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.0</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>7</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>11.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>7</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>5.2</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0.0</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>0.0</v>
       </c>
-      <c r="I19" s="6" t="s">
+      <c r="I19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0.0</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>0.0</v>
       </c>
-      <c r="M19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>29.4</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>2</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>28.4</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>2</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>36.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>2</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>31.1</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>2</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>30.2</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>4</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>31.1</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>