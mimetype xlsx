--- v2 (2026-09-25)
+++ v3 (2026-09-26)
@@ -14,237 +14,237 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>IFN5</t>
-[...41 lines deleted...]
-    <t>Svizzera</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>basal area</t>
+  </si>
+  <si>
+    <t>tree species (5 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: m²/ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...20 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>area basimetrica [92], m²
-Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>basal area [92], m²
+Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 11.06.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>superficie [1], ha
+    <t>area [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]</t>
+    <t>pro Hektar [1] - accessible forest without shrub forest NFI4/NFI5 [2282]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>specie arborea (5 classi) [HAHBART, 1157]
-Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>tree species (5 classes) [HAHBART, 1157]
+Type of trees and shrubs ≥12 cm in diameter at breast height (dbh). The three most common species or species groups in Switzerland (spruce - Picea spp.; fir - Abies spp.; beech - Fagus sylvatica) are in individual classes, while the remaining species are classified as «other conifers» or «other broadleaves». Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:00:55</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, abete rosso, abete bianco, altre conifere, faggio, altre latifoglie, non determinabile, totale</t>
+    <t>n/a, spruce, fir, other conifers, beech, other broadleaves, indeterminable, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -626,63 +626,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26" customWidth="true" style="0"/>
     <col min="2" max="2" width="7" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>