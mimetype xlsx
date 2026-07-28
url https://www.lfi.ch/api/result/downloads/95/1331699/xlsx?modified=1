--- v0 (2026-04-22)
+++ v1 (2026-07-28)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>diamètre du bois mort à terre (4 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzvolumen (Derbholz), liegend</t>
+  </si>
+  <si>
+    <t>Durchmesser liegendes Totholz (4 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>7-20 cm</t>
   </si>
   <si>
     <t>20.1-30 cm</t>
   </si>
   <si>
     <t>30.1-40 cm</t>
   </si>
   <si>
     <t>&gt;40 cm</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1331699/513451</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume de bois mort (bois fort), à terre</t>
+      <t xml:space="preserve">Totholzvolumen (Derbholz), liegend</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #417</t>
     </r>
   </si>
   <si>
-    <t>Volume du bois mort à terre d'au moins 7 cm de diamètre (bois fort) y compris les morceaux de bois fort dans les tas de branches.</t>
+    <t>Volumen des liegenden Totholzes ab 7 cm Durchmesser (Derbholz), inklusive Derbholzstücken in Asthaufen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diamètre du bois mort à terre (4 classes)</t>
+      <t xml:space="preserve">Durchmesser liegendes Totholz (4 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2678</t>
     </r>
   </si>
   <si>
-    <t>Diamètre du bois mort à terre, en quatre classes. Source: relevé de terrain (MID 459: Durchmesser 1, MID 460: Durchmesser 2)</t>
+    <t>Durchmesser des liegenden Totholzes in vier Klassen. Grundlage: Feldaufnahme (MID 459: Durchmesser 1, MID 460: Durchmesser 2)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1331699/513451</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume de bois mort (bois fort), à terre</t>
+            <t xml:space="preserve">Totholzvolumen (Derbholz), liegend</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #417</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diamètre du bois mort à terre (4 classes)</t>
+            <t xml:space="preserve">Durchmesser liegendes Totholz (4 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2678</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>