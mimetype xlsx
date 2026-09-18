--- v1 (2026-04-23)
+++ v2 (2026-09-18)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface des ornières (perturbation du sol)</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...2 lines deleted...]
-    <t>higher altitude zone</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface des ornières (perturbation du sol) [394], ha
+Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 05.05.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures [NAISHLTLKOMB, 2635]
+Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, zones inférieures, zones supérieures, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,980 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>87.90000000000001</v>
+      </c>
+      <c r="C14" s="5">
         <v>2.9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>39.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>11.1</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>14.4</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>13.9</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>0.0</v>
       </c>
-      <c r="I14" s="6" t="s">
+      <c r="I14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>0.0</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>100.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.0</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>78.3</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>3.3</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>12.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2.9</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>60.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>11.1</v>
       </c>
-      <c r="F15" s="6">
-[...2 lines deleted...]
-      <c r="G15" s="6">
+      <c r="F15" s="5">
+        <v>85.59999999999999</v>
+      </c>
+      <c r="G15" s="5">
         <v>13.9</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>100.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>100.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.0</v>
       </c>
-      <c r="M15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>21.7</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>3.3</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>