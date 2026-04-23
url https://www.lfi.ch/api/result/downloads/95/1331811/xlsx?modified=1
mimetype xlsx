--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie delle tracce di veicoli (s. del suolo perturbata)</t>
-[...2 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>surface des ornières (perturbation du sol)</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1331811/513566</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Superficie del suolo forestale con chiare tracce di veicoli per l'esbosco come trattori, esboscatrici forestali e allestitrici/raccoglitrici integrali.</t>
+    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>100.0</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ16" s="6">
         <v>100.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1331811/513566</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie delle tracce di veicoli (s. del suolo perturbata)</t>
+            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>