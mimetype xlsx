--- v0 (2026-04-23)
+++ v1 (2026-04-23)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>zones supérieures/inférieures</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>area of vehicle tracks (soil disturbance)</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région biogéographique</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: %</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région biogéographique</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>nord des Alpes</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zones inférieures</t>
-[...2 lines deleted...]
-    <t>zones supérieures</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1331854/513609</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+      <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #394</t>
     </r>
   </si>
   <si>
-    <t>Surface des traces clairement visibles laissées sur le sol forestier par des engins forestiers tels que les tracteurs, les porteurs et les récolteuses.</t>
+    <t>Area with clearly visible traces on the forest floor from timber harvesting vehicles such as tractors, forwarders and harvesters.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones supérieures/inférieures</t>
+      <t xml:space="preserve">higher/lower altitude zone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t>Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région biogéographique</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>0.0</v>
       </c>
       <c r="M16" s="6">
         <v>100</v>
       </c>
       <c r="N16" s="6">
         <v>1.0</v>
       </c>
       <c r="O16" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1331854/513609</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface des ornières (perturbation du sol)</t>
+            <t xml:space="preserve">area of vehicle tracks (soil disturbance)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #394</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones supérieures/inférieures</t>
+            <t xml:space="preserve">higher/lower altitude zone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région biogéographique</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>