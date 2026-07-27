--- v1 (2026-01-11)
+++ v2 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022) · numero di alberi/ha (DPU ≥24 cm; vivi in piedi; classificato)</t>
+    <t>Schutzwald gegen Lawinen (2022) · Stammzahl/ha (BHD ≥24 cm; stehend-lebend; klassiert)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,299 +172,299 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>bosco di protezione contro valanghe (2022)</t>
+    <t>Schutzwald gegen Lawinen (2022)</t>
   </si>
   <si>
-    <t>numero di alberi/ha (DPU ≥24 cm; vivi in piedi; classificato)</t>
+    <t>Stammzahl/ha (BHD ≥24 cm; stehend-lebend; klassiert)</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0-100 fusti/ha</t>
+    <t>0-100 Stämme/ha</t>
   </si>
   <si>
-    <t>101-200 fusti/ha</t>
+    <t>101-200 Stämme/ha</t>
   </si>
   <si>
-    <t>201-300 fusti/ha</t>
+    <t>201-300 Stämme/ha</t>
   </si>
   <si>
-    <t>301-400 fusti/ha</t>
+    <t>301-400 Stämme/ha</t>
   </si>
   <si>
-    <t>401-500 fusti/ha</t>
+    <t>401-500 Stämme/ha</t>
   </si>
   <si>
-    <t>501-600 fusti/ha</t>
+    <t>501-600 Stämme/ha</t>
   </si>
   <si>
-    <t>&gt;600 fusti/ha</t>
+    <t>&gt;600 Stämme/ha</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>all'interno</t>
+    <t>innerhalb</t>
   </si>
   <si>
-    <t>all'esterno</t>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1335922/517678</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di alberi/ha (DPU ≥24 cm; vivi in piedi; classificato)</t>
+      <t xml:space="preserve">Stammzahl/ha (BHD ≥24 cm; stehend-lebend; klassiert)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1938</t>
     </r>
   </si>
   <si>
-    <t>Numero per ettaro di alberi e arbusti vivi in piedi a partire da 24 cm di diametro a petto d'uomo (DPU), suddivisi in classi da 100. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Zahl der stehenden lebenden Bäume und Sträucher ab 24 cm Brusthöhendurchmesser (BHD) pro Hektare, eingeteilt in 100er-Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,52 +816,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -7095,51 +7095,51 @@
         <v>49.2</v>
       </c>
       <c r="AZ48" s="6">
         <v>8</v>
       </c>
       <c r="BA48" s="6">
         <v>1049.5</v>
       </c>
       <c r="BB48" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1335922/517678</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
@@ -7177,226 +7177,226 @@
       <c r="AR49" s="3"/>
       <c r="AS49" s="3"/>
       <c r="AT49" s="3"/>
       <c r="AU49" s="3"/>
       <c r="AV49" s="3"/>
       <c r="AW49" s="3"/>
       <c r="AX49" s="3"/>
       <c r="AY49" s="3"/>
       <c r="AZ49" s="3"/>
       <c r="BA49" s="3"/>
       <c r="BB49" s="3"/>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:54" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:54">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:54" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:54">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di alberi/ha (DPU ≥24 cm; vivi in piedi; classificato)</t>
+            <t xml:space="preserve">Stammzahl/ha (BHD ≥24 cm; stehend-lebend; klassiert)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1938</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:54" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:54">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:54" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:54" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:54" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>