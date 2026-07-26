--- v1 (2026-01-23)
+++ v2 (2026-07-26)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN4</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (3 classi) · attività ricreativa: escursioni</t>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen) · Erholungsart Wandern</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...29 lines deleted...]
-    <t>attività ricreativa: escursioni</t>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Erholungsart Wandern</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sì</t>
-[...14 lines deleted...]
-    <t>arbusteti</t>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>unzugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gebüschwald </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1336402/518158</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">attività ricreativa: escursioni</t>
+      <t xml:space="preserve">Erholungsart Wandern</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #513</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza l'attività ricreativa «escursioni» in un raggio di 100 m intorno al centro dell'area di saggio. Vengono rilevate le attività a partire da una frequenza di 10 persone all'anno. Fonte: inchiesta presso il servizio forestale (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Probeflächen mit/ohne Erholungsart «Wandern» im Umkreis von 100 m um das Probeflächenzentrum. Erfasst werden die Erholungsarten ab einer Besucherfrequenz von 10 Personen pro Jahr. Grundlage: Forstdienstbefragung (MID 329: Art der aktuellen Erholungsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,52 +747,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1890,270 +1890,270 @@
         <v>100.0</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O32" s="6">
         <v>100.0</v>
       </c>
       <c r="P32" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:16" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1336402/518158</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:16" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">attività ricreativa: escursioni</t>
+            <t xml:space="preserve">Erholungsart Wandern</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #513</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:16" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:16" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:16" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>