--- v0 (2026-10-01)
+++ v1 (2026-10-01)
@@ -14,236 +14,236 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>NFI5</t>
-[...23 lines deleted...]
-    <t>biogeographical region</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Erschliessungskonzept</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>road and skid road</t>
-[...26 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+    <t>Strasse und Maschinenweg</t>
+  </si>
+  <si>
+    <t>Strasse und Seillinie</t>
+  </si>
+  <si>
+    <t>Strasse und Fluglinie</t>
+  </si>
+  <si>
+    <t>keine Erschliessung vorgesehen</t>
+  </si>
+  <si>
+    <t>Strasse und Rückegasse ohne Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Strasse und Rückegasse mit Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>nur Strasse</t>
+  </si>
+  <si>
+    <t>Landwirtschaftsland</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald [1348]
+Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>forest area [44], ha
-All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>transportation system plan [ERSKONZ, 599]
-Information about the large- and small-scale infrastructure used for the extraction and transport of timber. Reference: Forest Service survey (MID 326: Erschliessungskonzept)</t>
+    <t>Erschliessungskonzept [ERSKONZ, 599]
+Angabe, auf welcher Grob- und Feinerschliessung die Holzbringung beruht. Grundlage: Forstdienstbefragung (MID 326: Erschliessungskonzept)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:06:29</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, road and skid road, road and cable line, road and flight path, no access intended, road and skid trail with traction aid winch, road and skid trail without traction aid winch, only road, agricultural land, total</t>
+    <t>keine Angabe, Strasse und Maschinenweg, Strasse und Seillinie, Strasse und Fluglinie, keine Erschliessung vorgesehen, Strasse und Rückegasse ohne Traktionshilfswinde, Strasse und Rückegasse mit Traktionshilfswinde, nur Strasse, Landwirtschaftsland, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -628,62 +628,62 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B24" sqref="B24:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>