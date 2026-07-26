--- v1 (2025-12-18)
+++ v2 (2026-07-26)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldfunktion Holzproduktion</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>fonction de production de bois</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nein</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>non</t>
+  </si>
+  <si>
+    <t>oui</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1341988/523744</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfunktion Holzproduktion</t>
+      <t xml:space="preserve">fonction de production de bois</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #480</t>
     </r>
   </si>
   <si>
-    <t>Vorhandensein der Waldfunktion «Holzproduktion» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Indication de la fonction «production de bois» selon la planification forestière ou l'évaluation experte par le service forestier local. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1341988/523744</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfunktion Holzproduktion</t>
+            <t xml:space="preserve">fonction de production de bois</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #480</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>