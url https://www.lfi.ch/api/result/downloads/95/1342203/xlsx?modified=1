--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -14,389 +14,389 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>NFI4</t>
-[...5 lines deleted...]
-    <t>year of forest development plan (6 classes)</t>
+    <t>IFN4</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>année du plan de développement forestier (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2009/17</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no forest development plan</t>
+    <t>pas de plan de développement forestier</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>1995-1997</t>
   </si>
   <si>
     <t>1998-2000</t>
   </si>
   <si>
     <t>2001-2003</t>
   </si>
   <si>
     <t>2004-2006</t>
   </si>
   <si>
     <t>2007-2009</t>
   </si>
   <si>
     <t>2010-2012</t>
   </si>
   <si>
     <t>2013-2015</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1342203/523959</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">year of forest development plan (6 classes)</t>
+      <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302</t>
     </r>
   </si>
   <si>
-    <t>Year in which the forest development plan or a comparable cantonal planning document was put into effect – in six classes. Reference: Forest Service Survey (MID 804: Kalenderjahr der Inkraftsetzung des Waldentwicklungsplans WEP)</t>
+    <t>Année au cours de laquelle le plan de développement forestier (PDF) ou un document cantonal de planification comparable est entré en vigueur, en six classes. Source: enquête auprès des services forestiers (MID 804: Année civile de l'entrée en vigueur du plan forestier régional PFR)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,51 +748,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2072,51 +2072,51 @@
         <v>100.0</v>
       </c>
       <c r="AC23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD23" s="6">
         <v>100.0</v>
       </c>
       <c r="AE23" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="21.75">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1342203/523959</t>
           </r>
         </is>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
@@ -2132,191 +2132,191 @@
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
       <c r="AC24" s="3"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">year of forest development plan (6 classes)</t>
+            <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:31" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>