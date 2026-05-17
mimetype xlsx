--- v0 (2026-05-17)
+++ v1 (2026-05-17)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (3 classi)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest type (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco accessibile esclusi gli arbusteti</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>inaccessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>shrub forest</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1342811/524567</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">forest type (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>Classification of the forest according to the forest decision and accessibility into the three classes «accessible forest without shrub forest», «inaccessible forest without shrub forest» and «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1342811/524567</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">forest type (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>