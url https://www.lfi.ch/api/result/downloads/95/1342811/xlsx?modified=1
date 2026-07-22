--- v1 (2026-05-17)
+++ v2 (2026-07-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest type (3 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...54 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>accessible forest without shrub forest</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>unzugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gebüschwald </t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1342811/524567</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (3 classes)</t>
+      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Classification of the forest according to the forest decision and accessibility into the three classes «accessible forest without shrub forest», «inaccessible forest without shrub forest» and «shrub forest».</t>
+    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest NFI4/NFI5</t>
+      <t xml:space="preserve">Wald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1342811/524567</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (3 classes)</t>
+            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest NFI4/NFI5</t>
+            <t xml:space="preserve">Wald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>