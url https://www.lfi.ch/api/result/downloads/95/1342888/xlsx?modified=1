--- v1 (2026-09-24)
+++ v2 (2026-09-25)
@@ -14,221 +14,221 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>biogeografische Region</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>forest type (3 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: biogeographical region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zugänglicher Wald ohne Gebüschwald</t>
-[...11 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>inaccessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>shrub forest</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest NFI4/NFI5 [2608]
+Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>biogeographical region [BIOGEOC6R2005, 2586]
+Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Waldtyp (3 Klassen) [TYP3, 1323]
-Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
+    <t>forest type (3 classes) [TYP3, 1323]
+Classification of the forest according to the forest decision and accessibility into the three classes «accessible forest without shrub forest», «inaccessible forest without shrub forest» and «shrub forest».</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 06:41:16</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, zugänglicher Wald ohne Gebüschwald, unzugänglicher Wald ohne Gebüschwald, Gebüschwald , Total</t>
+    <t>n/a, accessible forest without shrub forest, inaccessible forest without shrub forest, shrub forest, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -613,62 +613,62 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B19" sqref="B19:O41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>