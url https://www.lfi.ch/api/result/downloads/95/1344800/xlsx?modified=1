--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>degree of mixture (terrestrial)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: index</t>
+      <t xml:space="preserve">: Index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,249 +172,249 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...2 lines deleted...]
-    <t>index</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure conifer forest</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>Nadelwald rein</t>
+  </si>
+  <si>
+    <t>Nadelwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald rein</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344800/526557</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversity of woody species</t>
+      <t xml:space="preserve">Gehölzartenvielfalt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Measure for the ecological assessment of forest stands, derived from the number of woody species with a diameter at breast height (dbh) ≥12 cm and the occurrence of woody species of special ecological significance (willows, birches, alders, native poplars, oaks, chestnut, cherry, wild fruit and Sorbus species) in the upper layer.</t>
+    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degree of mixture (terrestrial)</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -766,51 +766,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2165,51 +2165,51 @@
         <v>3.5</v>
       </c>
       <c r="AY18" s="6">
         <v>4</v>
       </c>
       <c r="AZ18" s="6">
         <v>2.6</v>
       </c>
       <c r="BA18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:53" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344800/526557</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -2247,191 +2247,191 @@
       <c r="AQ19" s="3"/>
       <c r="AR19" s="3"/>
       <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="3"/>
       <c r="AX19" s="3"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversity of woody species</t>
+            <t xml:space="preserve">Gehölzartenvielfalt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:53" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degree of mixture (terrestrial)</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:53" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>