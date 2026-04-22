--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>grado di mescolanza</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: indice</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>indice</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Nadelwald rein</t>
+  </si>
+  <si>
+    <t>Nadelwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald rein</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344801/526558</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità delle specie legnose</t>
+      <t xml:space="preserve">Gehölzartenvielfalt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1155,235 +1155,235 @@
         <v>2.8</v>
       </c>
       <c r="M18" s="6">
         <v>3</v>
       </c>
       <c r="N18" s="6">
         <v>2.6</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344801/526558</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità delle specie legnose</t>
+            <t xml:space="preserve">Gehölzartenvielfalt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>