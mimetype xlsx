--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -17,344 +17,344 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>diversità delle specie legnose</t>
-[...2 lines deleted...]
-    <t>grado di mescolanza</t>
+    <t>diversité des espèces ligneuses</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: indice</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>indice</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344812/526569</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità delle specie legnose</t>
+      <t xml:space="preserve">diversité des espèces ligneuses</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+    <t>Indicateur écologique pour évaluer les peuplements forestiers en fonction du nombre d’espèces ligneuses d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) et de la présence, dans la strate supérieure du peuplement, d’espèces ligneuses avec une signification écologique particulière (saules, bouleaux, aulnes, peupliers indigènes, chênes, châtaignier, merisier, fruitiers sauvages et espèces de Sorbus).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">degré de mélange (terrestre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1155,235 +1155,235 @@
         <v>2.7</v>
       </c>
       <c r="M18" s="6">
         <v>3</v>
       </c>
       <c r="N18" s="6">
         <v>2.6</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344812/526569</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità delle specie legnose</t>
+            <t xml:space="preserve">diversité des espèces ligneuses</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">degré de mélange (terrestre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>