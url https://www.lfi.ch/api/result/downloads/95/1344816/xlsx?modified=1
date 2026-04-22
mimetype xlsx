--- v0 (2026-01-10)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Mischungsgrad (terrestrisch)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: Index</t>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,249 +172,249 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...2 lines deleted...]
-    <t>Index</t>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelwald rein</t>
-[...11 lines deleted...]
-    <t>Total</t>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344816/526573</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gehölzartenvielfalt</t>
+      <t xml:space="preserve">diversité des espèces ligneuses</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
+    <t>Indicateur écologique pour évaluer les peuplements forestiers en fonction du nombre d’espèces ligneuses d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) et de la présence, dans la strate supérieure du peuplement, d’espèces ligneuses avec une signification écologique particulière (saules, bouleaux, aulnes, peupliers indigènes, chênes, châtaignier, merisier, fruitiers sauvages et espèces de Sorbus).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+      <t xml:space="preserve">degré de mélange (terrestre)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
+    <t>Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2165,51 +2165,51 @@
         <v>3.5</v>
       </c>
       <c r="AY18" s="6">
         <v>4</v>
       </c>
       <c r="AZ18" s="6">
         <v>2.6</v>
       </c>
       <c r="BA18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:53" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344816/526573</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
@@ -2247,191 +2247,191 @@
       <c r="AQ19" s="3"/>
       <c r="AR19" s="3"/>
       <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="3"/>
       <c r="AX19" s="3"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gehölzartenvielfalt</t>
+            <t xml:space="preserve">diversité des espèces ligneuses</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:53" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
+            <t xml:space="preserve">degré de mélange (terrestre)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:53" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>