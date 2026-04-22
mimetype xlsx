--- v0 (2026-01-11)
+++ v1 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>grado di mescolanza</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>Mischungsgrad (terrestrisch)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: indice</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>indice</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>Nadelwald rein</t>
+  </si>
+  <si>
+    <t>Nadelwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald gemischt</t>
+  </si>
+  <si>
+    <t>Laubwald rein</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344818/526575</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità delle specie legnose</t>
+      <t xml:space="preserve">Gehölzartenvielfalt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Anteile der am Bestandesaufbau beteiligten Nadel- und Laubbäume, definiert über ihren Basalflächenanteil in vier Klassen: Nadelwald rein: 91–100 % Nadelbäume, Nadelwald gemischt: 51–90 % Nadelbäume, Laubwald gemischt: 11–50 % Nadelbäume und Laubwald rein: 0–10 % Nadelbäume. Grundlage: Feldaufnahme (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1155,235 +1155,235 @@
         <v>2.7</v>
       </c>
       <c r="M18" s="6">
         <v>3</v>
       </c>
       <c r="N18" s="6">
         <v>2.6</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344818/526575</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità delle specie legnose</t>
+            <t xml:space="preserve">Gehölzartenvielfalt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">Mischungsgrad (terrestrisch)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>