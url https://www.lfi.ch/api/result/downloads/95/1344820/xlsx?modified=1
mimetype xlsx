--- v2 (2026-07-28)
+++ v3 (2026-09-23)
@@ -1,439 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...105 lines deleted...]
-    <t>Index</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses</t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: index</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
-[...185 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>forêt résineuse pure</t>
+  </si>
+  <si>
+    <t>forêt résineuse mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue mélangée</t>
+  </si>
+  <si>
+    <t>forêt feuillue pure</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses [36], Index
+Indicateur écologique pour évaluer les peuplements forestiers en fonction du nombre d’espèces ligneuses d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) et de la présence, dans la strate supérieure du peuplement, d’espèces ligneuses avec une signification écologique particulière (saules, bouleaux, aulnes, peupliers indigènes, chênes, châtaignier, merisier, fruitiers sauvages et espèces de Sorbus).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>taille de l'échantillon (nombre de placettes forestières) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>degré de mélange (terrestre) [MISCHG, 22]
+Proportions des espèces ligneuses résineuses et feuillues, définies en quatre classes selon les proportions de surface terrière: résineux purs (91-100% résineux), résineux mélangés (51-90% résineux), feuillus mélangés (11-50% résineux), feuillus purs (0-10% résineux). Source: relevé de terrain (MID 265: Mischungsgrad).</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:01:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, forêt résineuse pure, forêt résineuse mélangée, forêt feuillue mélangée, forêt feuillue pure, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,746 +608,1072 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>2.3</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>15</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>1.3</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>24</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>1.3</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>21</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>1.4</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>25</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>1.5</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>16</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>1.0</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>0</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>1.6</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>4</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1.7</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>1.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>2.0</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>4</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>1.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>3</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1.8</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>3.5</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>2.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>3.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>3.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>9</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>2.4</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>11</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>2.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>9</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>3.2</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>3.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>3</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2.9</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>5</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>3.5</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>13</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>3.3</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>9</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>3.3</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>3.1</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.7</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>3.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>9</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>3.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>3.1</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.1</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>2</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>2.2</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>2</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>2.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>3</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>2.4</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>3</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>3</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>2.7</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>3</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>2.6</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>