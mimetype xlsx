--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,359 +17,359 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344826/526583</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+      <t xml:space="preserve">diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1316</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) dei 100 alberi e arbusti (vivi in piedi) più grossi a partire da 12 cm di DPU, in otto classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des 100 plus gros arbres et arbustes vifs sur pied à partir de 12 cm DHP, par hectare, en huit classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1358,235 +1358,235 @@
         <v>33.7</v>
       </c>
       <c r="M22" s="6">
         <v>4</v>
       </c>
       <c r="N22" s="6">
         <v>32.4</v>
       </c>
       <c r="O22" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344826/526583</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo dominante (alberi vivi in piedi; 8 classi)</t>
+            <t xml:space="preserve">diamètre dominant à hauteur de poitrine (vifs sur pied; 8 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1316</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>