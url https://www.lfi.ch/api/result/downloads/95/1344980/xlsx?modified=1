--- v0 (2025-11-17)
+++ v1 (2026-04-23)
@@ -14,341 +14,341 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>Hochlagen/Tieflagen</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume total de bois (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344980/526737</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+      <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le volume total de bois IFN1 correspond à la somme du volume de bois et du volume de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>100.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="6">
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344980/526737</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+            <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>