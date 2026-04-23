--- v0 (2026-01-08)
+++ v1 (2026-04-23)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>diversity of woody species</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: economic region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: indice</t>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...50 lines deleted...]
-    <t>indice</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>lower and upper montane</t>
+  </si>
+  <si>
+    <t>submontane</t>
+  </si>
+  <si>
+    <t>hyperinsubric and colline</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1344994/526751</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità delle specie legnose</t>
+      <t xml:space="preserve">diversity of woody species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+    <t>Measure for the ecological assessment of forest stands, derived from the number of woody species with a diameter at breast height (dbh) ≥12 cm and the occurrence of woody species of special ecological significance (willows, birches, alders, native poplars, oaks, chestnut, cherry, wild fruit and Sorbus species) in the upper layer.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">economic region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,80 +739,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1778,51 +1778,51 @@
         <v>2.8</v>
       </c>
       <c r="AC20" s="6">
         <v>3</v>
       </c>
       <c r="AD20" s="6">
         <v>2.6</v>
       </c>
       <c r="AE20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1344994/526751</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità delle specie legnose</t>
+            <t xml:space="preserve">diversity of woody species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">economic region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>