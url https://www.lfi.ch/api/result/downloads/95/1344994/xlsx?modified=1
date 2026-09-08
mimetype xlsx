--- v1 (2026-04-23)
+++ v2 (2026-09-08)
@@ -1,472 +1,386 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...129 lines deleted...]
-    <t>index</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione economica</t>
+  </si>
+  <si>
+    <t>unità: indice</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>indice</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...188 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione economica [WIREGR0704, 366]
+Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose [36], Index
+Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>dimensioni del campionamento (numero di aree di saggio in bosco) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -727,1360 +641,2086 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE37"/>
+  <dimension ref="A1:AE46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:AE46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="7" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11" customWidth="true" style="0"/>
+    <col min="25" max="25" width="7" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
+    <col min="29" max="29" width="7" customWidth="true" style="0"/>
+    <col min="30" max="30" width="8" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
-[...86 lines deleted...]
-      <c r="AE13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
-[...65 lines deleted...]
-      <c r="X14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X14" s="5">
         <v>1.7</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>8</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>1.7</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>5</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>1.4</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>9</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>1.6</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
-[...11 lines deleted...]
-      <c r="F15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="5">
         <v>1.0</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...14 lines deleted...]
-      <c r="L15" s="6">
+      <c r="G15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
         <v>1.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>12</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>1.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>11</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>1.0</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>0</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>1.4</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>11</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>1.1</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>11</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>1.2</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>10</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>1.6</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>5</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>1.6</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>5</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>1.7</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>6</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>1.5</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>13</v>
       </c>
-      <c r="D16" s="6">
-[...5 lines deleted...]
-      <c r="F16" s="6">
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="5">
         <v>1.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>21</v>
       </c>
-      <c r="H16" s="6">
-[...11 lines deleted...]
-      <c r="L16" s="6">
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
         <v>1.5</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>1.5</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>11</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>1.1</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>8</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>1.8</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>8</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>1.9</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>17</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>1.4</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>20</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>2.8</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>5</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>2.2</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>5</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>2.0</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>7</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>2.1</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.7</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.7</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>9</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>6</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>3.6</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>2.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>2.4</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>4</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="5">
         <v>2.7</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="5">
         <v>4</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="5">
         <v>2.7</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="5">
         <v>7</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="5">
         <v>2.9</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>9</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="5">
         <v>2.4</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="5">
         <v>7</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="5">
         <v>3.0</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="5">
         <v>10</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="5">
         <v>2.1</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="5">
         <v>9</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="5">
         <v>2.8</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="AC17" s="5">
         <v>5</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="5">
         <v>2.7</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.5</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>5</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>5</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>3.5</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>7</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>4</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>3.3</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>4</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>5.0</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" s="5">
         <v>2.9</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>10</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="5">
         <v>2.9</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="5">
         <v>13</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="5">
         <v>3.7</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="5">
         <v>12</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="5">
         <v>5.5</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="5">
         <v>11</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="5">
         <v>4.5</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="5">
         <v>24</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="5">
         <v>4.1</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="5">
         <v>16</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="5">
         <v>4.2</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="5">
         <v>9</v>
       </c>
-      <c r="AB18" s="6">
-[...5 lines deleted...]
-      <c r="AD18" s="6">
+      <c r="AB18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD18" s="5">
         <v>3.4</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:31">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>3.0</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>0</v>
       </c>
-      <c r="D19" s="6">
-[...5 lines deleted...]
-      <c r="F19" s="6">
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="5">
         <v>3.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>14</v>
       </c>
-      <c r="H19" s="6">
-[...5 lines deleted...]
-      <c r="J19" s="6">
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="5">
         <v>4.9</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>17</v>
       </c>
-      <c r="L19" s="6">
-[...35 lines deleted...]
-      <c r="X19" s="6">
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X19" s="5">
         <v>4.2</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="5">
         <v>7</v>
       </c>
-      <c r="Z19" s="6">
+      <c r="Z19" s="5">
         <v>5.0</v>
       </c>
-      <c r="AA19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="6">
+      <c r="AA19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB19" s="5">
         <v>4.0</v>
       </c>
-      <c r="AC19" s="6">
+      <c r="AC19" s="5">
         <v>3</v>
       </c>
-      <c r="AD19" s="6">
+      <c r="AD19" s="5">
         <v>4.0</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>2.8</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>3</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3.4</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>5</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>3.1</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>5</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>3.1</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>4</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>3.4</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>3</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>2.0</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>5</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>2.2</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>3</v>
       </c>
-      <c r="P20" s="6">
+      <c r="P20" s="5">
         <v>2.5</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="5">
         <v>4</v>
       </c>
-      <c r="R20" s="6">
+      <c r="R20" s="5">
         <v>2.2</v>
       </c>
-      <c r="S20" s="6">
+      <c r="S20" s="5">
         <v>5</v>
       </c>
-      <c r="T20" s="6">
+      <c r="T20" s="5">
         <v>2.5</v>
       </c>
-      <c r="U20" s="6">
+      <c r="U20" s="5">
         <v>8</v>
       </c>
-      <c r="V20" s="6">
+      <c r="V20" s="5">
         <v>2.1</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="5">
         <v>7</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="5">
         <v>2.5</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="5">
         <v>3</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="5">
         <v>2.0</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="5">
         <v>3</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="5">
         <v>2.8</v>
       </c>
-      <c r="AC20" s="6">
+      <c r="AC20" s="5">
         <v>3</v>
       </c>
-      <c r="AD20" s="6">
+      <c r="AD20" s="5">
         <v>2.6</v>
       </c>
-      <c r="AE20" s="6">
+      <c r="AE20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE21" s="3"/>
+      <c r="A21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2"/>
+      <c r="AB21" s="2"/>
+      <c r="AC21" s="2"/>
+      <c r="AD21" s="2"/>
+      <c r="AE21" s="2"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
     </row>
     <row r="36" spans="1:31">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+      <c r="AD41" s="7"/>
+      <c r="AE41" s="7"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
+      <c r="AD42" s="7"/>
+      <c r="AE42" s="7"/>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="7"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="7"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="7"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+      <c r="AD43" s="7"/>
+      <c r="AE43" s="7"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+      <c r="AD46" s="7"/>
+      <c r="AE46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A21:AE21"/>
-    <mergeCell ref="A24:AE24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:AE37"/>
+    <mergeCell ref="A22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="B41:AE41"/>
+    <mergeCell ref="B42:AE42"/>
+    <mergeCell ref="B43:AE43"/>
+    <mergeCell ref="B44:AE44"/>
+    <mergeCell ref="B45:AE45"/>
+    <mergeCell ref="B46:AE46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>