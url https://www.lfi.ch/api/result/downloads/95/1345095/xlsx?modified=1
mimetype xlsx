--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN1</t>
-[...5 lines deleted...]
-    <t>specie arborea (5 classi)</t>
+    <t>NFI1</t>
+  </si>
+  <si>
+    <t>total wood volume (stemwood) NFI1</t>
+  </si>
+  <si>
+    <t>tree species (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 1983/85</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 1983/85</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>spruce</t>
+  </si>
+  <si>
+    <t>fir</t>
+  </si>
+  <si>
+    <t>other conifers</t>
+  </si>
+  <si>
+    <t>beech</t>
+  </si>
+  <si>
+    <t>other broadleaves</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345095/526852</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+      <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Volume legnoso del fusto con corteccia di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Nell'IFN1 sono stati rilevati solamente gli alberi morti il cui legno era ancora utilizzabile. Il volume totale di legno IFN1 corrisponde alla somma della provvigione e del volume di legno morto IFN1.</t>
+    <t>Stemwood volume of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea (5 classi)</t>
+      <t xml:space="preserve">tree species (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh). The three most common species or species groups in Switzerland (spruce - Picea spp.; fir - Abies spp.; beech - Fagus sylvatica) are in individual classes, while the remaining species are classified as «other conifers» or «other broadleaves». Reference: Field Survey (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2493,51 +2493,51 @@
         <v>100.0</v>
       </c>
       <c r="AY20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ20" s="6">
         <v>100.0</v>
       </c>
       <c r="BA20" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345095/526852</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+            <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea (5 classi)</t>
+            <t xml:space="preserve">tree species (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>