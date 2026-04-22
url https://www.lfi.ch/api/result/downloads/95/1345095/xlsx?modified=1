--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>NFI1</t>
-[...5 lines deleted...]
-    <t>tree species (5 classes)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume total de bois (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>essence (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 1983/85</t>
+    <t>état 1983/85</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...14 lines deleted...]
-    <t>indeterminable</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345095/526852</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
+      <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le volume total de bois IFN1 correspond à la somme du volume de bois et du volume de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree species (5 classes)</t>
+      <t xml:space="preserve">essence (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh). The three most common species or species groups in Switzerland (spruce - Picea spp.; fir - Abies spp.; beech - Fagus sylvatica) are in individual classes, while the remaining species are classified as «other conifers» or «other broadleaves». Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2493,51 +2493,51 @@
         <v>100.0</v>
       </c>
       <c r="AY20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ20" s="6">
         <v>100.0</v>
       </c>
       <c r="BA20" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345095/526852</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,86 +2575,86 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
+            <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree species (5 classes)</t>
+            <t xml:space="preserve">essence (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
@@ -2680,86 +2680,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>