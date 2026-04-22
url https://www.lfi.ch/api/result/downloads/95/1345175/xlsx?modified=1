--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>Baumart (5 Klassen)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume total de bois (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>essence (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
-[...17 lines deleted...]
-    <t>Total</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345175/526932</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+      <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le volume total de bois IFN1 correspond à la somme du volume de bois et du volume de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Baumart (5 Klassen)</t>
+      <t xml:space="preserve">essence (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1258,235 +1258,235 @@
         <v>23232</v>
       </c>
       <c r="M20" s="6">
         <v>4</v>
       </c>
       <c r="N20" s="6">
         <v>366656</v>
       </c>
       <c r="O20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345175/526932</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+            <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Baumart (5 Klassen)</t>
+            <t xml:space="preserve">essence (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>