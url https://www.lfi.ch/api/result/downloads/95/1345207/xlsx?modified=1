--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -17,377 +17,377 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>IFN1</t>
   </si>
   <si>
-    <t>volume totale di legno (legno del fusto) IFN1</t>
-[...2 lines deleted...]
-    <t>specie arborea (5 classi)</t>
+    <t>volume total de bois (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>essence (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 1983/85</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345207/526964</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+      <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Volume legnoso del fusto con corteccia di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Nell'IFN1 sono stati rilevati solamente gli alberi morti il cui legno era ancora utilizzabile. Il volume totale di legno IFN1 corrisponde alla somma della provvigione e del volume di legno morto IFN1.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le volume total de bois IFN1 correspond à la somme du volume de bois et du volume de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea (5 classi)</t>
+      <t xml:space="preserve">essence (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>191.6</v>
       </c>
       <c r="AC20" s="6">
         <v>4</v>
       </c>
       <c r="AD20" s="6">
         <v>339.5</v>
       </c>
       <c r="AE20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345207/526964</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
+            <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea (5 classi)</t>
+            <t xml:space="preserve">essence (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>