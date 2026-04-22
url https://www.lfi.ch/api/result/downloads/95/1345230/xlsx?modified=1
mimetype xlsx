--- v1 (2026-01-24)
+++ v2 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>NFI1</t>
-[...5 lines deleted...]
-    <t>tree species (5 classes)</t>
+    <t>LFI1</t>
+  </si>
+  <si>
+    <t>Gesamtholzvolumen (Schaftholz) LFI1</t>
+  </si>
+  <si>
+    <t>Baumart (5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4-km grid</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>state 1983/85</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 1983/85</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>Fichte</t>
+  </si>
+  <si>
+    <t>Tanne</t>
+  </si>
+  <si>
+    <t>übrige Nadelhölzer</t>
+  </si>
+  <si>
+    <t>Buche</t>
+  </si>
+  <si>
+    <t>übrige Laubhölzer</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345230/526987</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
+      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Stemwood volume of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm with bark according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable.</t>
+    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree species (5 classes)</t>
+      <t xml:space="preserve">Baumart (5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh). The three most common species or species groups in Switzerland (spruce - Picea spp.; fir - Abies spp.; beech - Fagus sylvatica) are in individual classes, while the remaining species are classified as «other conifers» or «other broadleaves». Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4-km grid</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2493,51 +2493,51 @@
         <v>416.4</v>
       </c>
       <c r="AY20" s="6">
         <v>4</v>
       </c>
       <c r="AZ20" s="6">
         <v>334.1</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345230/526987</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total wood volume (stemwood) NFI1</t>
+            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree species (5 classes)</t>
+            <t xml:space="preserve">Baumart (5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4-km grid</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>