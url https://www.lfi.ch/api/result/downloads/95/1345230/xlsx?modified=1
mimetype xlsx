--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>Baumart (5 Klassen)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume total de bois (bois de tige) IFN1</t>
+  </si>
+  <si>
+    <t>essence (5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz</t>
+      <t xml:space="preserve">: réseau 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>Zustand 1983/85</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
-[...17 lines deleted...]
-    <t>Total</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345230/526987</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+      <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
+    <t>Volume de bois de tige en écorce de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le volume total de bois IFN1 correspond à la somme du volume de bois et du volume de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Baumart (5 Klassen)</t>
+      <t xml:space="preserve">essence (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes distinctes pour les trois espèces ou groupes d'espèces les plus fréquents en Suisse (épicéa - Picea spp.; sapin - Abies spp.; hêtre - Fagus sylvatica) et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2493,51 +2493,51 @@
         <v>416.4</v>
       </c>
       <c r="AY20" s="6">
         <v>4</v>
       </c>
       <c r="AZ20" s="6">
         <v>334.1</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345230/526987</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+            <t xml:space="preserve">volume total de bois (bois de tige) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Baumart (5 Klassen)</t>
+            <t xml:space="preserve">essence (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>