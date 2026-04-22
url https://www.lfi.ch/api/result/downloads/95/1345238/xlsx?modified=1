--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>LFI1</t>
-[...5 lines deleted...]
-    <t>Baumart (5 Klassen)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>volume totale di legno (legno del fusto) IFN1</t>
+  </si>
+  <si>
+    <t>specie arborea (5 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz</t>
+      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>Zustand 1983/85</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>stato 1983/85</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
-[...17 lines deleted...]
-    <t>Total</t>
+    <t>abete rosso</t>
+  </si>
+  <si>
+    <t>abete bianco</t>
+  </si>
+  <si>
+    <t>altre conifere</t>
+  </si>
+  <si>
+    <t>faggio</t>
+  </si>
+  <si>
+    <t>altre latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1345238/526995</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+      <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #242</t>
     </r>
   </si>
   <si>
-    <t>Schaftholzvolumen in Rinde aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) nach Methode LFI1. Im LFI1 wurden bei den toten Bäumen nur diejenigen aufgenommen, deren Holz noch verwertbar war. Das Gesamtholzvolumen LFI1 entspricht der Summe von Vorrat und Totholzvolumen LFI1.</t>
+    <t>Volume legnoso del fusto con corteccia di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) secondo il metodo dell'IFN1. Nell'IFN1 sono stati rilevati solamente gli alberi morti il cui legno era ancora utilizzabile. Il volume totale di legno IFN1 corrisponde alla somma della provvigione e del volume di legno morto IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Baumart (5 Klassen)</t>
+      <t xml:space="preserve">specie arborea (5 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1157</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die drei allerhäufigsten Arten bzw. Artengruppen der Schweiz (Fichte - Picea spp.; Tanne - Abies spp.; Buche - Fagus sylvatica) und den Klassen «übrige Nadelhölzer» und «übrige Laubhölzer» für die restlichen Arten. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie arboree e arbustive a partire da 12 cm di diametro a petto d'uomo (DPU) con singole categorie per le tre specie o gruppi di specie più comuni in Svizzera (abete rosso - Picea spp.; abete bianco - Abies spp.; faggio - Fagus sylvatica) e le categorie «altre conifere» e «altre latifoglie» per le altre specie. Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>179.3</v>
       </c>
       <c r="AC20" s="6">
         <v>3</v>
       </c>
       <c r="AD20" s="6">
         <v>334.1</v>
       </c>
       <c r="AE20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1345238/526995</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtholzvolumen (Schaftholz) LFI1</t>
+            <t xml:space="preserve">volume totale di legno (legno del fusto) IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #242</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Baumart (5 Klassen)</t>
+            <t xml:space="preserve">specie arborea (5 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1157</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>