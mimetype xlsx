--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversité des espèces ligneuses</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Index</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Index</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...23 lines deleted...]
-    <t>Total</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1346971/528728</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gehölzartenvielfalt</t>
+      <t xml:space="preserve">diversité des espèces ligneuses</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
+    <t>Indicateur écologique pour évaluer les peuplements forestiers en fonction du nombre d’espèces ligneuses d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) et de la présence, dans la strate supérieure du peuplement, d’espèces ligneuses avec une signification écologique particulière (saules, bouleaux, aulnes, peupliers indigènes, chênes, châtaignier, merisier, fruitiers sauvages et espèces de Sorbus).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>2.7</v>
       </c>
       <c r="K24" s="6">
         <v>3</v>
       </c>
       <c r="L24" s="6">
         <v>2.6</v>
       </c>
       <c r="M24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1346971/528728</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gehölzartenvielfalt</t>
+            <t xml:space="preserve">diversité des espèces ligneuses</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>