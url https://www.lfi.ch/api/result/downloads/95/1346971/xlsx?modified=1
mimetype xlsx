--- v1 (2026-04-22)
+++ v2 (2026-07-28)
@@ -14,365 +14,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: index</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>index</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...23 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1346971/528728</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversité des espèces ligneuses</t>
+      <t xml:space="preserve">Gehölzartenvielfalt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicateur écologique pour évaluer les peuplements forestiers en fonction du nombre d’espèces ligneuses d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) et de la présence, dans la strate supérieure du peuplement, d’espèces ligneuses avec une signification écologique particulière (saules, bouleaux, aulnes, peupliers indigènes, chênes, châtaignier, merisier, fruitiers sauvages et espèces de Sorbus).</t>
+    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,51 +724,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1369,233 +1369,233 @@
         <v>2.7</v>
       </c>
       <c r="K24" s="6">
         <v>3</v>
       </c>
       <c r="L24" s="6">
         <v>2.6</v>
       </c>
       <c r="M24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1346971/528728</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversité des espèces ligneuses</t>
+            <t xml:space="preserve">Gehölzartenvielfalt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>