--- v2 (2026-07-28)
+++ v3 (2026-09-16)
@@ -1,457 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
-[...102 lines deleted...]
-    <t>Index</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: indice</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>indice</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...200 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana superiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore/superiore (S)</t>
+  </si>
+  <si>
+    <t>submontana (N)</t>
+  </si>
+  <si>
+    <t>collinare con faggio (S)</t>
+  </si>
+  <si>
+    <t>collinare</t>
+  </si>
+  <si>
+    <t>iperinsubrica (S)</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose [36], Index
+Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>dimensioni del campionamento (numero di aree di saggio in bosco) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi) [NAISHSTKOMB, 2632]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:18:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana superiore (N), montana inferiore (N), montana inferiore/superiore (S), submontana (N), collinare con faggio (S), collinare, iperinsubrica (S), totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -712,939 +626,1215 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M41"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...17 lines deleted...]
-      <c r="H14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="5">
         <v>1.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>4</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>1.4</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
-[...5 lines deleted...]
-      <c r="D15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
         <v>1.0</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
         <v>1.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>10</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>13</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1.4</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>21</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.3</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>7</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>4</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>13</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.2</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>5</v>
       </c>
-      <c r="J17" s="6">
-[...5 lines deleted...]
-      <c r="L17" s="6">
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>2.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.1</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>4</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.3</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>4</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>2.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>4</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.0</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>6</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>3.0</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
-[...23 lines deleted...]
-      <c r="J19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5">
         <v>2.8</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>5</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>2.8</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>3.4</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>4</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3.3</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>3</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>3.0</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>8</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>4.3</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>6</v>
       </c>
-      <c r="J20" s="6">
-[...5 lines deleted...]
-      <c r="L20" s="6">
+      <c r="J20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="5">
         <v>3.4</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
-[...23 lines deleted...]
-      <c r="J21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5">
         <v>4.0</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>4</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>4.0</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>3.0</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>0</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>3.7</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>13</v>
       </c>
-      <c r="F22" s="6">
-[...5 lines deleted...]
-      <c r="H22" s="6">
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
         <v>4.0</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>7</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>3.8</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>9</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>3.8</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
-[...23 lines deleted...]
-      <c r="J23" s="6">
+      <c r="B23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="5">
         <v>4.0</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>16</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>4.0</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>2.9</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>2</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>3.2</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>2</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>2.3</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>2</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>2.2</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>2</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>2.7</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>3</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>2.6</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M25" s="3"/>
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="A28:M28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>