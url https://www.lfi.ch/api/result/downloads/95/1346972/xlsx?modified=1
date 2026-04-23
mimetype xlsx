--- v0 (2026-01-08)
+++ v1 (2026-04-23)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>diversity of woody species</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Index</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Index</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>upper montane (N)</t>
+  </si>
+  <si>
+    <t>lower montane (N)</t>
+  </si>
+  <si>
+    <t>lower/upper montane (S)</t>
+  </si>
+  <si>
+    <t>submontane (N)</t>
+  </si>
+  <si>
+    <t>colline with beech (S)</t>
+  </si>
+  <si>
+    <t>colline</t>
+  </si>
+  <si>
+    <t>hyperinsubric (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1346972/528729</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gehölzartenvielfalt</t>
+      <t xml:space="preserve">diversity of woody species</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
+    <t>Measure for the ecological assessment of forest stands, derived from the number of woody species with a diameter at breast height (dbh) ≥12 cm and the occurrence of woody species of special ecological significance (willows, birches, alders, native poplars, oaks, chestnut, cherry, wild fruit and Sorbus species) in the upper layer.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>2.7</v>
       </c>
       <c r="M24" s="6">
         <v>3</v>
       </c>
       <c r="N24" s="6">
         <v>2.6</v>
       </c>
       <c r="O24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1346972/528729</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gehölzartenvielfalt</t>
+            <t xml:space="preserve">diversity of woody species</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>