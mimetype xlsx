--- v1 (2026-04-23)
+++ v2 (2026-09-15)
@@ -1,460 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Index</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>index</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...200 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald [434]
+Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt [36], Index
+Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
+  </si>
+  <si>
+    <t>gerechnet am 12.05.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen) [NAISHSTKOMB, 2632]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:18:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, obermontan (N), untermontan (N), unter-/obermontan (S), submontan (N), kollin mit Buche (S), kollin, hyperinsubrisch (S), Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,1028 +629,1354 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O41"/>
+  <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="7" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...17 lines deleted...]
-      <c r="H14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
         <v>1.6</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>1.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>1.4</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>9</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1.6</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.0</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
         <v>1.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>1.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>6</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>1.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>11</v>
       </c>
-      <c r="D16" s="6">
-[...5 lines deleted...]
-      <c r="F16" s="6">
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>1.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2.1</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>6</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>2.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>4</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>3</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.6</v>
       </c>
-      <c r="I17" s="6">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
         <v>2.1</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>9</v>
       </c>
-      <c r="L17" s="6">
-[...5 lines deleted...]
-      <c r="N17" s="6">
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
         <v>2.3</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.1</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>4</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>3.1</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>3</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>2.9</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>4</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>14</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2.5</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>13</v>
       </c>
-      <c r="L18" s="6">
-[...5 lines deleted...]
-      <c r="N18" s="6">
+      <c r="L18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>3.0</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...29 lines deleted...]
-      <c r="L19" s="6">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
         <v>2.8</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>5</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>2.8</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>3.4</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>5</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>3.3</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>2</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>3.7</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>7</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>7.0</v>
       </c>
-      <c r="I20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="6">
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5">
         <v>4.1</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>9</v>
       </c>
-      <c r="L20" s="6">
-[...5 lines deleted...]
-      <c r="N20" s="6">
+      <c r="L20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5">
         <v>3.4</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="6">
-[...29 lines deleted...]
-      <c r="L21" s="6">
+      <c r="B21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="5">
         <v>4.0</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>4</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="5">
         <v>4.0</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6">
-[...5 lines deleted...]
-      <c r="D22" s="6">
+      <c r="B22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="5">
         <v>3.6</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>11</v>
       </c>
-      <c r="F22" s="6">
-[...5 lines deleted...]
-      <c r="H22" s="6">
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" s="5">
         <v>4.0</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>7</v>
       </c>
-      <c r="J22" s="6">
-[...5 lines deleted...]
-      <c r="L22" s="6">
+      <c r="J22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="5">
         <v>3.8</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>9</v>
       </c>
-      <c r="N22" s="6">
+      <c r="N22" s="5">
         <v>3.8</v>
       </c>
-      <c r="O22" s="6">
+      <c r="O22" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="6">
-[...29 lines deleted...]
-      <c r="L23" s="6">
+      <c r="B23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="5">
         <v>4.0</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>16</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="5">
         <v>4.0</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>2.9</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>2</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>3.2</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>2</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>2.3</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>2</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>2.5</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>3</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>2.0</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>3</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>2.7</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>3</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="5">
         <v>2.6</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O25" s="3"/>
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
     </row>
     <row r="37" spans="1:15">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A25:O25"/>
-    <mergeCell ref="A28:O28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A41:O41"/>
+    <mergeCell ref="A26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
+    <mergeCell ref="B47:O47"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B49:O49"/>
+    <mergeCell ref="B50:O50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>