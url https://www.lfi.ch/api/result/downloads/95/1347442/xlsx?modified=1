--- v0 (2026-05-17)
+++ v1 (2026-09-24)
@@ -1,501 +1,389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
-[...129 lines deleted...]
-    <t>1000 Stk.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>total number of stems with two most important forms of damages</t>
+  </si>
+  <si>
+    <t>type of damage to trees (13 classes) · cause of damage to trees (10 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: 1000 n</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>type of damage to trees (13 classes)</t>
+  </si>
+  <si>
+    <t>no visible damage</t>
+  </si>
+  <si>
+    <t>exposed wood core</t>
+  </si>
+  <si>
+    <t>crack, woundwood rib</t>
+  </si>
+  <si>
+    <t>stem breakage</t>
+  </si>
+  <si>
+    <t>defoliation &gt;50%</t>
+  </si>
+  <si>
+    <t>canker</t>
+  </si>
+  <si>
+    <t>bark necrosis</t>
+  </si>
+  <si>
+    <t>resinosis</t>
+  </si>
+  <si>
+    <t>inclusion</t>
+  </si>
+  <si>
+    <t>stag-headedness</t>
+  </si>
+  <si>
+    <t>other type of damage</t>
+  </si>
+  <si>
+    <t>lying living trees</t>
+  </si>
+  <si>
+    <t>dead trees</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>cause of damage to trees (10 classes)</t>
+  </si>
+  <si>
+    <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Feuer</t>
-[...217 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>fire</t>
+  </si>
+  <si>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>various</t>
+  </si>
+  <si>
+    <t>indeterminable</t>
+  </si>
+  <si>
+    <t>wood harvest</t>
+  </si>
+  <si>
+    <t>other human activity</t>
+  </si>
+  <si>
+    <t>weather</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829], ausgeblendet
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>total number of stems with two most important forms of damages [415], Stk.
+Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 30.01.2024 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>type of damage to trees (13 classes) [BASCHADA13, 2667]
+Type of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in thirteen classes. Eleven of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm , and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:55:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>no visible damage, exposed wood core, crack, woundwood rib, stem breakage, defoliation &gt;50%, canker, bark necrosis, resinosis, inclusion, stag-headedness, other type of damage, lying living trees, dead trees, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>cause of damage to trees (10 classes) [BASCHADURSA10, 2666]
+Cause of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in ten classes. Eight of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm, and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 05:55:07</t>
+  </si>
+  <si>
+    <t>n/a, no visible damage, fire, rockfall, various, indeterminable, wood harvest, other human activity, weather, lying living trees, dead trees, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -756,1688 +644,2397 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC44"/>
+  <dimension ref="A1:AC52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B26" sqref="B26:AC52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-[...27 lines deleted...]
-    <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="7" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9" customWidth="true" style="0"/>
+    <col min="17" max="17" width="5" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9" customWidth="true" style="0"/>
+    <col min="19" max="19" width="5" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="14" customWidth="true" style="0"/>
+    <col min="23" max="23" width="10" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13" customWidth="true" style="0"/>
+    <col min="25" max="25" width="9" customWidth="true" style="0"/>
+    <col min="26" max="26" width="9" customWidth="true" style="0"/>
+    <col min="27" max="27" width="5" customWidth="true" style="0"/>
+    <col min="28" max="28" width="8" customWidth="true" style="0"/>
+    <col min="29" max="29" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:29">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...25 lines deleted...]
-      <c r="AC10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
     </row>
     <row r="11" spans="1:29">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
+      <c r="AC11" s="3"/>
     </row>
     <row r="12" spans="1:29">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:29">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
-[...80 lines deleted...]
-      <c r="AC13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:29">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>343756</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2</v>
       </c>
-      <c r="D14" s="6">
-[...74 lines deleted...]
-      <c r="AC14" s="6" t="s">
+      <c r="D14" s="5">
+        <v>0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R14" s="5">
+        <v>0</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X14" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC14" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:29">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="6">
-[...5 lines deleted...]
-      <c r="D15" s="6">
+      <c r="B15" s="5">
+        <v>0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="5">
         <v>669</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>49</v>
       </c>
-      <c r="F15" s="6">
-[...68 lines deleted...]
-      <c r="AC15" s="6" t="s">
+      <c r="F15" s="5">
+        <v>0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" s="5">
+        <v>0</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P15" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R15" s="5">
+        <v>0</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T15" s="5">
+        <v>0</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V15" s="5">
+        <v>0</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X15" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC15" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:29">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="6">
-[...5 lines deleted...]
-      <c r="D16" s="6">
+      <c r="B16" s="5">
+        <v>0</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="5">
         <v>17472</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>7</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>100</v>
       </c>
-      <c r="H16" s="6">
-[...23 lines deleted...]
-      <c r="P16" s="6">
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P16" s="5">
         <v>2224</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>15</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>775</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>15</v>
       </c>
-      <c r="T16" s="6">
-[...5 lines deleted...]
-      <c r="V16" s="6">
+      <c r="T16" s="5">
+        <v>0</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V16" s="5">
         <v>41</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>71</v>
       </c>
-      <c r="X16" s="6">
-[...14 lines deleted...]
-      <c r="AC16" s="6" t="s">
+      <c r="X16" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC16" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:29">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="6">
-[...5 lines deleted...]
-      <c r="D17" s="6">
+      <c r="B17" s="5">
+        <v>0</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="5">
         <v>4923</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>11</v>
       </c>
-      <c r="F17" s="6">
-[...5 lines deleted...]
-      <c r="H17" s="6">
+      <c r="F17" s="5">
+        <v>0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="5">
         <v>7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>100</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>5023</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>11</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>6195</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>6</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>358</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>30</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="5">
         <v>1233</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="5">
         <v>18</v>
       </c>
-      <c r="R17" s="6">
-[...5 lines deleted...]
-      <c r="T17" s="6">
+      <c r="R17" s="5">
+        <v>0</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T17" s="5">
         <v>613</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="5">
         <v>24</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="5">
         <v>2219</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="5">
         <v>20</v>
       </c>
-      <c r="X17" s="6">
-[...14 lines deleted...]
-      <c r="AC17" s="6" t="s">
+      <c r="X17" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC17" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:29">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="6">
-[...5 lines deleted...]
-      <c r="D18" s="6">
+      <c r="B18" s="5">
+        <v>0</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="5">
         <v>44088</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>3</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>783</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>15</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>1915</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>11</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2254</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>12</v>
       </c>
-      <c r="L18" s="6">
-[...5 lines deleted...]
-      <c r="N18" s="6">
+      <c r="L18" s="5">
+        <v>0</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" s="5">
         <v>185</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>33</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="5">
         <v>31282</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="5">
         <v>4</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="5">
         <v>329</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="5">
         <v>25</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="5">
         <v>4514</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="5">
         <v>9</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="5">
         <v>2233</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="5">
         <v>11</v>
       </c>
-      <c r="X18" s="6">
-[...14 lines deleted...]
-      <c r="AC18" s="6" t="s">
+      <c r="X18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC18" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:29">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="6">
-[...5 lines deleted...]
-      <c r="D19" s="6">
+      <c r="B19" s="5">
+        <v>0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="5">
         <v>9481</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>6</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>54</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>49</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>348</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>26</v>
       </c>
-      <c r="J19" s="6">
-[...17 lines deleted...]
-      <c r="P19" s="6">
+      <c r="J19" s="5">
+        <v>0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="5">
         <v>1853</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="5">
         <v>11</v>
       </c>
-      <c r="R19" s="6">
-[...11 lines deleted...]
-      <c r="V19" s="6">
+      <c r="R19" s="5">
+        <v>0</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0</v>
+      </c>
+      <c r="U19" s="5">
+        <v>0</v>
+      </c>
+      <c r="V19" s="5">
         <v>133</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="5">
         <v>36</v>
       </c>
-      <c r="X19" s="6">
-[...14 lines deleted...]
-      <c r="AC19" s="6" t="s">
+      <c r="X19" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC19" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:29">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="6">
-[...5 lines deleted...]
-      <c r="D20" s="6">
+      <c r="B20" s="5">
+        <v>0</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="5">
         <v>2815</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>12</v>
       </c>
-      <c r="F20" s="6">
-[...5 lines deleted...]
-      <c r="H20" s="6">
+      <c r="F20" s="5">
+        <v>0</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="5">
         <v>249</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>48</v>
       </c>
-      <c r="J20" s="6">
-[...17 lines deleted...]
-      <c r="P20" s="6">
+      <c r="J20" s="5">
+        <v>0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="5">
+        <v>0</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="5">
+        <v>0</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="5">
         <v>789</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="5">
         <v>22</v>
       </c>
-      <c r="R20" s="6">
+      <c r="R20" s="5">
         <v>3096</v>
       </c>
-      <c r="S20" s="6">
+      <c r="S20" s="5">
         <v>19</v>
       </c>
-      <c r="T20" s="6">
-[...5 lines deleted...]
-      <c r="V20" s="6">
+      <c r="T20" s="5">
+        <v>0</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="5">
         <v>170</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="5">
         <v>35</v>
       </c>
-      <c r="X20" s="6">
-[...14 lines deleted...]
-      <c r="AC20" s="6" t="s">
+      <c r="X20" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC20" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:29">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="6">
-[...11 lines deleted...]
-      <c r="F21" s="6">
+      <c r="B21" s="5">
+        <v>0</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="5">
+        <v>0</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="5">
         <v>727</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>17</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>4251</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>8</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>1569</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>21</v>
       </c>
-      <c r="L21" s="6">
-[...5 lines deleted...]
-      <c r="N21" s="6">
+      <c r="L21" s="5">
+        <v>0</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" s="5">
         <v>139</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>47</v>
       </c>
-      <c r="P21" s="6">
+      <c r="P21" s="5">
         <v>904</v>
       </c>
-      <c r="Q21" s="6">
+      <c r="Q21" s="5">
         <v>24</v>
       </c>
-      <c r="R21" s="6">
-[...5 lines deleted...]
-      <c r="T21" s="6">
+      <c r="R21" s="5">
+        <v>0</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T21" s="5">
         <v>1414</v>
       </c>
-      <c r="U21" s="6">
+      <c r="U21" s="5">
         <v>19</v>
       </c>
-      <c r="V21" s="6">
+      <c r="V21" s="5">
         <v>4616</v>
       </c>
-      <c r="W21" s="6">
+      <c r="W21" s="5">
         <v>7</v>
       </c>
-      <c r="X21" s="6">
-[...14 lines deleted...]
-      <c r="AC21" s="6" t="s">
+      <c r="X21" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC21" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:29">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="6">
-[...65 lines deleted...]
-      <c r="X22" s="6">
+      <c r="B22" s="5">
+        <v>0</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="5">
+        <v>0</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="5">
+        <v>0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" s="5">
+        <v>0</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" s="5">
+        <v>0</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R22" s="5">
+        <v>0</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T22" s="5">
+        <v>0</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V22" s="5">
+        <v>0</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X22" s="5">
         <v>3943</v>
       </c>
-      <c r="Y22" s="6">
+      <c r="Y22" s="5">
         <v>11</v>
       </c>
-      <c r="Z22" s="6">
-[...8 lines deleted...]
-      <c r="AC22" s="6" t="s">
+      <c r="Z22" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC22" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:29">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="6">
-[...71 lines deleted...]
-      <c r="Z23" s="6">
+      <c r="B23" s="5">
+        <v>0</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="5">
+        <v>0</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="5">
+        <v>0</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" s="5">
+        <v>0</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" s="5">
+        <v>0</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P23" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R23" s="5">
+        <v>0</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T23" s="5">
+        <v>0</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V23" s="5">
+        <v>0</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X23" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z23" s="5">
         <v>73219</v>
       </c>
-      <c r="AA23" s="6">
+      <c r="AA23" s="5">
         <v>3</v>
       </c>
-      <c r="AB23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AC23" s="6" t="s">
+      <c r="AB23" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC23" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:29">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...80 lines deleted...]
-      <c r="AC24" s="6" t="s">
+      <c r="B24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="W24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC24" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:29" customHeight="1" ht="21.75">
-      <c r="A25" t="inlineStr">
-[...54 lines deleted...]
-      <c r="AC25" s="3"/>
+      <c r="A25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Y25" s="2"/>
+      <c r="Z25" s="2"/>
+      <c r="AA25" s="2"/>
+      <c r="AB25" s="2"/>
+      <c r="AC25" s="2"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="6"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
     </row>
     <row r="28" spans="1:29">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
     </row>
     <row r="31" spans="1:29">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
     </row>
     <row r="34" spans="1:29">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
     </row>
     <row r="37" spans="1:29">
-      <c r="A37" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
     </row>
     <row r="40" spans="1:29">
-      <c r="A40" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7"/>
+      <c r="R41" s="7"/>
+      <c r="S41" s="7"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+      <c r="X41" s="7"/>
+      <c r="Y41" s="7"/>
+      <c r="Z41" s="7"/>
+      <c r="AA41" s="7"/>
+      <c r="AB41" s="7"/>
+      <c r="AC41" s="7"/>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7"/>
+      <c r="R42" s="7"/>
+      <c r="S42" s="7"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+      <c r="X42" s="7"/>
+      <c r="Y42" s="7"/>
+      <c r="Z42" s="7"/>
+      <c r="AA42" s="7"/>
+      <c r="AB42" s="7"/>
+      <c r="AC42" s="7"/>
     </row>
     <row r="43" spans="1:29">
-      <c r="A43" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A43" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7"/>
+      <c r="R43" s="7"/>
+      <c r="S43" s="7"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+      <c r="X43" s="7"/>
+      <c r="Y43" s="7"/>
+      <c r="Z43" s="7"/>
+      <c r="AA43" s="7"/>
+      <c r="AB43" s="7"/>
+      <c r="AC43" s="7"/>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="7"/>
+      <c r="S46" s="7"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+      <c r="X46" s="7"/>
+      <c r="Y46" s="7"/>
+      <c r="Z46" s="7"/>
+      <c r="AA46" s="7"/>
+      <c r="AB46" s="7"/>
+      <c r="AC46" s="7"/>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7"/>
+      <c r="R47" s="7"/>
+      <c r="S47" s="7"/>
+      <c r="T47" s="7"/>
+      <c r="U47" s="7"/>
+      <c r="V47" s="7"/>
+      <c r="W47" s="7"/>
+      <c r="X47" s="7"/>
+      <c r="Y47" s="7"/>
+      <c r="Z47" s="7"/>
+      <c r="AA47" s="7"/>
+      <c r="AB47" s="7"/>
+      <c r="AC47" s="7"/>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="7"/>
+      <c r="Q48" s="7"/>
+      <c r="R48" s="7"/>
+      <c r="S48" s="7"/>
+      <c r="T48" s="7"/>
+      <c r="U48" s="7"/>
+      <c r="V48" s="7"/>
+      <c r="W48" s="7"/>
+      <c r="X48" s="7"/>
+      <c r="Y48" s="7"/>
+      <c r="Z48" s="7"/>
+      <c r="AA48" s="7"/>
+      <c r="AB48" s="7"/>
+      <c r="AC48" s="7"/>
+    </row>
+    <row r="49" spans="1:29">
+      <c r="A49" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="7"/>
+      <c r="Q49" s="7"/>
+      <c r="R49" s="7"/>
+      <c r="S49" s="7"/>
+      <c r="T49" s="7"/>
+      <c r="U49" s="7"/>
+      <c r="V49" s="7"/>
+      <c r="W49" s="7"/>
+      <c r="X49" s="7"/>
+      <c r="Y49" s="7"/>
+      <c r="Z49" s="7"/>
+      <c r="AA49" s="7"/>
+      <c r="AB49" s="7"/>
+      <c r="AC49" s="7"/>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="7"/>
+      <c r="Q50" s="7"/>
+      <c r="R50" s="7"/>
+      <c r="S50" s="7"/>
+      <c r="T50" s="7"/>
+      <c r="U50" s="7"/>
+      <c r="V50" s="7"/>
+      <c r="W50" s="7"/>
+      <c r="X50" s="7"/>
+      <c r="Y50" s="7"/>
+      <c r="Z50" s="7"/>
+      <c r="AA50" s="7"/>
+      <c r="AB50" s="7"/>
+      <c r="AC50" s="7"/>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="7"/>
+      <c r="Q51" s="7"/>
+      <c r="R51" s="7"/>
+      <c r="S51" s="7"/>
+      <c r="T51" s="7"/>
+      <c r="U51" s="7"/>
+      <c r="V51" s="7"/>
+      <c r="W51" s="7"/>
+      <c r="X51" s="7"/>
+      <c r="Y51" s="7"/>
+      <c r="Z51" s="7"/>
+      <c r="AA51" s="7"/>
+      <c r="AB51" s="7"/>
+      <c r="AC51" s="7"/>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="7"/>
+      <c r="Q52" s="7"/>
+      <c r="R52" s="7"/>
+      <c r="S52" s="7"/>
+      <c r="T52" s="7"/>
+      <c r="U52" s="7"/>
+      <c r="V52" s="7"/>
+      <c r="W52" s="7"/>
+      <c r="X52" s="7"/>
+      <c r="Y52" s="7"/>
+      <c r="Z52" s="7"/>
+      <c r="AA52" s="7"/>
+      <c r="AB52" s="7"/>
+      <c r="AC52" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A3:AC3"/>
     <mergeCell ref="A4:AC4"/>
     <mergeCell ref="A5:AC5"/>
     <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A7:AC7"/>
     <mergeCell ref="A8:AC8"/>
     <mergeCell ref="B10:AC10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="A25:AC25"/>
-    <mergeCell ref="A28:AC28"/>
-[...10 lines deleted...]
-    <mergeCell ref="A44:AC44"/>
+    <mergeCell ref="A26:AC26"/>
+    <mergeCell ref="B27:AC27"/>
+    <mergeCell ref="B28:AC28"/>
+    <mergeCell ref="B29:AC29"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B31:AC31"/>
+    <mergeCell ref="B32:AC32"/>
+    <mergeCell ref="B33:AC33"/>
+    <mergeCell ref="B34:AC34"/>
+    <mergeCell ref="B35:AC35"/>
+    <mergeCell ref="B36:AC36"/>
+    <mergeCell ref="B37:AC37"/>
+    <mergeCell ref="B38:AC38"/>
+    <mergeCell ref="B39:AC39"/>
+    <mergeCell ref="B40:AC40"/>
+    <mergeCell ref="B41:AC41"/>
+    <mergeCell ref="B42:AC42"/>
+    <mergeCell ref="B43:AC43"/>
+    <mergeCell ref="B44:AC44"/>
+    <mergeCell ref="B45:AC45"/>
+    <mergeCell ref="B46:AC46"/>
+    <mergeCell ref="B47:AC47"/>
+    <mergeCell ref="B48:AC48"/>
+    <mergeCell ref="B49:AC49"/>
+    <mergeCell ref="B50:AC50"/>
+    <mergeCell ref="B51:AC51"/>
+    <mergeCell ref="B52:AC52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>