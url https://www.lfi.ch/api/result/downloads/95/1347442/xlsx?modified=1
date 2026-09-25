--- v1 (2026-09-24)
+++ v2 (2026-09-25)
@@ -14,267 +14,267 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>NFI5</t>
-[...68 lines deleted...]
-    <t>cause of damage to trees (10 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero totale di fusti con danni (due danni principali)</t>
+  </si>
+  <si>
+    <t>danni agli alberi (13 classi) · causa dei danni agli alberi (10 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>unità: 1000 n</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>danni agli alberi (13 classi)</t>
+  </si>
+  <si>
+    <t>nessun danno visibile</t>
+  </si>
+  <si>
+    <t>scortecciamento</t>
+  </si>
+  <si>
+    <t>fessura, cretto</t>
+  </si>
+  <si>
+    <t>stroncatura</t>
+  </si>
+  <si>
+    <t>trasparenza della chioma &gt;50%</t>
+  </si>
+  <si>
+    <t>cancro</t>
+  </si>
+  <si>
+    <t>necrosi della corteccia</t>
+  </si>
+  <si>
+    <t>colata di resina</t>
+  </si>
+  <si>
+    <t>corpi estranei</t>
+  </si>
+  <si>
+    <t>cima secca</t>
+  </si>
+  <si>
+    <t>altri danni</t>
+  </si>
+  <si>
+    <t>alberi vivi a terra</t>
+  </si>
+  <si>
+    <t>alberi morti</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>causa dei danni agli alberi (10 classi)</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>fire</t>
-[...20 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+    <t>fuoco</t>
+  </si>
+  <si>
+    <t>caduta massi</t>
+  </si>
+  <si>
+    <t>diverse cause</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>raccolta del legname</t>
+  </si>
+  <si>
+    <t>altra attività umana</t>
+  </si>
+  <si>
+    <t>intemperie</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione [SCHUREG, 829], ausgeblendet
+Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>total number of stems with two most important forms of damages [415], Stk.
-Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
+    <t>numero totale di fusti con danni (due danni principali) [415], Stk.
+Numero di fusti degli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) con danni. Vengono considerati solamente i due danni principali di un albero. Visto che un albero può avere diversi danni, esso può contribuire più volte al numero totale di fusti danneggiati.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 30.01.2024 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>type of damage to trees (13 classes) [BASCHADA13, 2667]
-Type of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in thirteen classes. Eleven of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm , and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>danni agli alberi (13 classi) [BASCHADA13, 2667]
+Danni agli alberi e agli arbusti a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in 13 classi. Undici di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi con un DPU di 12 cm o più, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti con un DPU di 12 cm o più. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:55:08</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>no visible damage, exposed wood core, crack, woundwood rib, stem breakage, defoliation &gt;50%, canker, bark necrosis, resinosis, inclusion, stag-headedness, other type of damage, lying living trees, dead trees, total</t>
+    <t>nessun danno visibile, scortecciamento, fessura, cretto, stroncatura, trasparenza della chioma &gt;50%, cancro, necrosi della corteccia, colata di resina, corpi estranei, cima secca, altri danni, alberi vivi a terra, alberi morti, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>cause of damage to trees (10 classes) [BASCHADURSA10, 2666]
-Cause of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in ten classes. Eight of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm, and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
+    <t>causa dei danni agli alberi (10 classi) [BASCHADURSA10, 2666]
+Causa dei danni agli alberi e agli arbusti a partire da un diametro di 12 cm a petto d'uomo (DPU), in dieci classi. Otto di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi a partire da 12 cm di DPU, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti a partire da 12 cm di DPU. Fonte: rilievo sul terreno (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 05:55:07</t>
   </si>
   <si>
-    <t>n/a, no visible damage, fire, rockfall, various, indeterminable, wood harvest, other human activity, weather, lying living trees, dead trees, total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">other: </t>
+    <t>nessuna indicazione, nessun danno visibile, fuoco, caduta massi, diverse cause, non determinabile, raccolta del legname, altra attività umana, intemperie, alberi vivi a terra, alberi morti, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -657,76 +657,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B26" sqref="B26:AC52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" customWidth="true" style="0"/>
+    <col min="10" max="10" width="19" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
-    <col min="14" max="14" width="11" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="27" max="27" width="5" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11" customWidth="true" style="0"/>
+    <col min="19" max="19" width="7" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10" customWidth="true" style="0"/>
+    <col min="23" max="23" width="6" customWidth="true" style="0"/>
+    <col min="24" max="24" width="14" customWidth="true" style="0"/>
+    <col min="25" max="25" width="10" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
     <col min="28" max="28" width="8" customWidth="true" style="0"/>
     <col min="29" max="29" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:29">