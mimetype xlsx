--- v0 (2026-09-23)
+++ v1 (2026-09-25)
@@ -14,295 +14,295 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>LFI5</t>
-[...53 lines deleted...]
-    <t>Stk./ha</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di fusti</t>
+  </si>
+  <si>
+    <t>diametro a petto d'uomo (classi dimensionali) · specie arborea principale</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>unità: n/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>diametro a petto d'uomo (classi dimensionali)</t>
+  </si>
+  <si>
+    <t>specie arborea principale</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Fichte</t>
-[...38 lines deleted...]
-    <t>Total</t>
+    <t>abete rosso</t>
+  </si>
+  <si>
+    <t>abete bianco</t>
+  </si>
+  <si>
+    <t>pino</t>
+  </si>
+  <si>
+    <t>larice</t>
+  </si>
+  <si>
+    <t>cembro</t>
+  </si>
+  <si>
+    <t>altre conifere</t>
+  </si>
+  <si>
+    <t>faggio</t>
+  </si>
+  <si>
+    <t>acero</t>
+  </si>
+  <si>
+    <t>frassino</t>
+  </si>
+  <si>
+    <t>quercia</t>
+  </si>
+  <si>
+    <t>castagno</t>
+  </si>
+  <si>
+    <t>altre latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <t>12-15 cm</t>
   </si>
   <si>
     <t>16-23 cm</t>
   </si>
   <si>
     <t>24-35 cm</t>
   </si>
   <si>
     <t>36-51 cm</t>
   </si>
   <si>
     <t>=52 cm</t>
   </si>
   <si>
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione [SCHUREG, 829]
+Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Stammzahl [73], Stk.
-Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
+    <t>numero di fusti [73], Stk.
+Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>Fläche [1], ha
+    <t>superficie [1], ha
 Fläche.</t>
   </si>
   <si>
     <t>gerechnet am 27.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
-    <t>pro Hektar [1] - zugänglicher Wald ohne Gebüschwald [434]</t>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti [434]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (Stärkeklassen) [BHDKL, 1029]
-Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD nach Stärkeklasse. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>diametro a petto d'uomo (classi dimensionali) [BHDKL, 1029]
+Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU suddiviso per classi dimensionali. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 03:24:15</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, 12-15 cm, 16-23 cm, 24-35 cm, 36-51 cm, =52 cm, Total</t>
+    <t>nessuna indicazione, 12-15 cm, 16-23 cm, 24-35 cm, 36-51 cm, =52 cm, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
   </si>
   <si>
-    <t>Hauptbaumart [HBART, 90]
-Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn häufigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelbäume» und «übrige Laubbäume» für die restlichen Arten. Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>specie arborea principale [HBART, 90]
+Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <t>gerechnet am 27.03.2024 22:33:55</t>
   </si>
   <si>
-    <t>keine Angabe, Fichte, Tanne, Föhre, Lärche, Arve, übrige Nadelhölzer, Buche, Ahorn, Esche, Eiche, Kastanie, übrige Laubhölzer, nicht bestimmbar, Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Übrige: </t>
+    <t>nessuna indicazione, abete rosso, abete bianco, pino, larice, cembro, altre conifere, faggio, acero, frassino, quercia, castagno, altre latifoglie, non determinabile, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -688,65 +688,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B119" sqref="B119:P147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="20" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="16" max="16" width="4" customWidth="true" style="0"/>
+    <col min="2" max="2" width="27" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>4</v>