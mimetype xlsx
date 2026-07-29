--- v0 (2026-01-07)
+++ v1 (2026-07-29)
@@ -17,415 +17,415 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di fusti</t>
-[...2 lines deleted...]
-    <t>gigante (no/sì) · specie arborea principale</t>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>géant (oui/non) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>specie arborea principale</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>géant (oui/non)</t>
+  </si>
+  <si>
+    <t>essence principale</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>abete rosso</t>
-[...44 lines deleted...]
-    <t>sì</t>
+    <t>épicéa</t>
+  </si>
+  <si>
+    <t>sapin</t>
+  </si>
+  <si>
+    <t>pin</t>
+  </si>
+  <si>
+    <t>mélèze</t>
+  </si>
+  <si>
+    <t>arole</t>
+  </si>
+  <si>
+    <t>autres résineux</t>
+  </si>
+  <si>
+    <t>hêtre</t>
+  </si>
+  <si>
+    <t>érable</t>
+  </si>
+  <si>
+    <t>frêne</t>
+  </si>
+  <si>
+    <t>chêne</t>
+  </si>
+  <si>
+    <t>châtaignier</t>
+  </si>
+  <si>
+    <t>autres feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>non</t>
+  </si>
+  <si>
+    <t>oui</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1353326/535083</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">nombre de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">gigante (no/sì)</t>
+      <t xml:space="preserve">géant (oui/non)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione degli alberi e arbusti a partire da un diametro a petto d'uomo (DPU) di 12 cm in due classi, ossia «non gigante» (DPU fino a 80 cm) e «gigante» (DPU superiore a 80 cm). Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Classification des arbres et arbustes à partir de 12 cm de diamètre à hauteur de poitrine (DHP) selon leur DHP en deux classes: «non géant» (DHP jusqu'à 80 cm) et «géant» (DHP supérieur à 80 cm). Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere» e «altre latifoglie» per le altre specie. Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,52 +777,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="20.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -3838,270 +3838,270 @@
         <v>100.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O72" s="6">
         <v>100.0</v>
       </c>
       <c r="P72" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1353326/535083</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">nombre de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:16" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">gigante (no/sì)</t>
+            <t xml:space="preserve">géant (oui/non)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:16" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:16" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:16" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>