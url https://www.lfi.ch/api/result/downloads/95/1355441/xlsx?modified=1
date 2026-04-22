--- v1 (2026-01-24)
+++ v2 (2026-04-22)
@@ -14,200 +14,200 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>specie arborea (56 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Baumart (56 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>n/ha</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Larix decidua, Larix kaempferi</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus mugo subsp. uncinata</t>
   </si>
   <si>
     <t>Pinus mugo subsp. mugo</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii</t>
   </si>
   <si>
     <t>Taxus baccata</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>übrige Nadelbäume</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer opalus</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alnus viridis</t>
   </si>
@@ -232,288 +232,288 @@
   <si>
     <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Populus alba, Populus x canescens</t>
   </si>
   <si>
     <t>Populus nigra s.l.</t>
   </si>
   <si>
-    <t>Populus (altr)</t>
+    <t>Populus (übrige)</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pyrus communis, Pyrus pyraster</t>
   </si>
   <si>
     <t>Quercus cerris</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus pubescens</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Salix (altri)</t>
+    <t>Salix (übrige)</t>
   </si>
   <si>
     <t>Sorbus aria</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbus torminalis</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>übrige Laubbäume</t>
+  </si>
+  <si>
+    <t>übrige Sträucher</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1355441/537198</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea (56 classi)</t>
+      <t xml:space="preserve">Baumart (56 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2207</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) in 56 classi. Le specie (gruppi di specie) non esplicitamente elencate sono riportate nelle classi «altre conifere», «altre latifoglie» e «altri arbusti». Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in 56 Klassen. Die nicht explizit aufgeführten Arten(gruppen) sind in den Klassen «übrige Nadelbäume», übrige Laubbäume» und «übrige Sträucher» zusammengefasst. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -866,63 +866,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -3758,235 +3758,235 @@
         <v>496</v>
       </c>
       <c r="M70" s="6">
         <v>4</v>
       </c>
       <c r="N70" s="6">
         <v>412</v>
       </c>
       <c r="O70" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="21.75">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1355441/537198</t>
           </r>
         </is>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea (56 classi)</t>
+            <t xml:space="preserve">Baumart (56 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2207</t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="29">
       <c r="A78" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="29">
       <c r="A81" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="29">
       <c r="A84" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>