--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Einschränkungen für die Holzhauerei</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>restrizioni per il taglio di legname</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Kanton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Einschränkung</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>nessuna restrizione</t>
+  </si>
+  <si>
+    <t>linea ferroviaria o teleferica</t>
+  </si>
+  <si>
+    <t>autostrada, strada principale</t>
+  </si>
+  <si>
+    <t>linea elettrica o telefonica</t>
+  </si>
+  <si>
+    <t>insediamento, zona abitata o industriale</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1355935/537692</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einschränkungen für die Holzhauerei</t>
+      <t xml:space="preserve">restrizioni per il taglio di legname</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #453</t>
     </r>
   </si>
   <si>
-    <t>Vorhandensein von nicht forstlichen Bauten und Anlagen wie Bahnlinien, Hauptstrassen, Leitungen oder Siedlungen, die die Holzhauerei, d.h. das Fällen und Aufrüsten der Bäume, potenziell behindern. Grundlage: Feldaufnahme (MID 207: Einschränkungen für die Holzhauerei)</t>
+    <t>Presenza di costruzioni ed impianti non forestali, come linee ferroviarie, strade principali, linee elettriche o insediamenti, che potenzialmente ostacolano l'abbattimento e l'allestimento degli alberi. Fonte: rilievo sul terreno (MID 207: Einschränkungen für die Holzhauerei)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="6">
         <v>100.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1355935/537692</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Einschränkungen für die Holzhauerei</t>
+            <t xml:space="preserve">restrizioni per il taglio di legname</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #453</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>