--- v2 (2026-04-22)
+++ v3 (2026-07-27)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>restrizioni per il taglio di legname</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>contraintes pour le bûcheronnage</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,252 +172,252 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna restrizione</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>pas de restrictions</t>
+  </si>
+  <si>
+    <t>ligne de chemin de fer ou téléphériques</t>
+  </si>
+  <si>
+    <t>autoroute ou route principale</t>
+  </si>
+  <si>
+    <t>ligne électrique ou téléphonique</t>
+  </si>
+  <si>
+    <t>zone d'habitation ou industrielle, bâtiment</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1355935/537692</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">restrizioni per il taglio di legname</t>
+      <t xml:space="preserve">contraintes pour le bûcheronnage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #453</t>
     </r>
   </si>
   <si>
-    <t>Presenza di costruzioni ed impianti non forestali, come linee ferroviarie, strade principali, linee elettriche o insediamenti, che potenzialmente ostacolano l'abbattimento e l'allestimento degli alberi. Fonte: rilievo sul terreno (MID 207: Einschränkungen für die Holzhauerei)</t>
+    <t>Présence de bâtiments et d'installations non forestiers tels que lignes de chemin de fer, routes, lignes électriques ou habitations, susceptibles de gêner les travaux de bûcheronnage, c'est-à-dire l'abattage et le façonnage des arbres. Source: relevé de terrain (MID 207 Einschränkungen für die Holzhauerei)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2329,51 +2329,51 @@
         <v>100.0</v>
       </c>
       <c r="AY19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ19" s="6">
         <v>100.0</v>
       </c>
       <c r="BA19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:53" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1355935/537692</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -2411,191 +2411,191 @@
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
       <c r="AX20" s="3"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">restrizioni per il taglio di legname</t>
+            <t xml:space="preserve">contraintes pour le bûcheronnage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #453</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>