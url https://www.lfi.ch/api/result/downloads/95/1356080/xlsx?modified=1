--- v0 (2025-12-20)
+++ v1 (2026-09-22)
@@ -1,445 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>contraintes pour le bûcheronnage</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Einschränkung</t>
-[...185 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>pas de restrictions</t>
+  </si>
+  <si>
+    <t>ligne de chemin de fer ou téléphériques</t>
+  </si>
+  <si>
+    <t>autoroute ou route principale</t>
+  </si>
+  <si>
+    <t>ligne électrique ou téléphonique</t>
+  </si>
+  <si>
+    <t>zone d'habitation ou industrielle, bâtiment</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>contraintes pour le bûcheronnage [HOHAUEIN, 453]
+Présence de bâtiments et d'installations non forestiers tels que lignes de chemin de fer, routes, lignes électriques ou habitations, susceptibles de gêner les travaux de bûcheronnage, c'est-à-dire l'abattage et le façonnage des arbres. Source: relevé de terrain (MID 207 Einschränkungen für die Holzhauerei)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:03:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, pas de restrictions, ligne de chemin de fer ou téléphériques, autoroute ou route principale, ligne électrique ou téléphonique, zone d'habitation ou industrielle, bâtiment, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,793 +604,1075 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O36"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B21" sqref="B21:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.4</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.4</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>166.69999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>230.80000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>2</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>258.80000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>3</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="I14" s="5">
         <v>6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>108.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>5</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>111.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>952.60000000000002</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>50</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.8</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>45</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>2.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>38</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.0</v>
       </c>
-      <c r="I15" s="6" t="s">
+      <c r="I15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.0</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>58</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.4</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>50</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>7.9</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>8.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>20</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>7.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>21</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>5.4</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>26</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>41</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>3.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>31</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>37</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>29.4</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>2.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>38</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>3.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>31</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>7.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>22</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>3.9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>30</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>5.3</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>26</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>4.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>28</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>26.5</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>3.6</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>32</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>8.6</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>20</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>8.4</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>20</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>3.9</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>30</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2.7</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>35</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>5.5</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>26</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>32.8</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...2 lines deleted...]
-      <c r="C19" s="6">
+      <c r="B19" s="5">
+        <v>182.19999999999999</v>
+      </c>
+      <c r="C19" s="5">
         <v>2</v>
       </c>
-      <c r="D19" s="6">
-[...2 lines deleted...]
-      <c r="E19" s="6">
+      <c r="D19" s="5">
+        <v>252.19999999999999</v>
+      </c>
+      <c r="E19" s="5">
         <v>2</v>
       </c>
-      <c r="F19" s="6">
-[...2 lines deleted...]
-      <c r="G19" s="6">
+      <c r="F19" s="5">
+        <v>282.10000000000002</v>
+      </c>
+      <c r="G19" s="5">
         <v>2</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>86.3</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>6</v>
       </c>
-      <c r="J19" s="6">
-[...2 lines deleted...]
-      <c r="K19" s="6">
+      <c r="J19" s="5">
+        <v>121.59999999999999</v>
+      </c>
+      <c r="K19" s="5">
         <v>5</v>
       </c>
-      <c r="L19" s="6">
-[...2 lines deleted...]
-      <c r="M19" s="6">
+      <c r="L19" s="5">
+        <v>124.90000000000001</v>
+      </c>
+      <c r="M19" s="5">
         <v>3</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>1049.5</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A20" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O20" s="3"/>
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A20:O20"/>
-    <mergeCell ref="A23:O23"/>
-[...8 lines deleted...]
-    <mergeCell ref="A36:O36"/>
+    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>