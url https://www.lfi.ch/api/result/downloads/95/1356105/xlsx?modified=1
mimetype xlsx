--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,377 +14,377 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Einschränkungen für die Holzhauerei</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>contraintes pour le bûcheronnage</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Einschränkung</t>
-[...14 lines deleted...]
-    <t>Total</t>
+    <t>pas de restrictions</t>
+  </si>
+  <si>
+    <t>ligne de chemin de fer ou téléphériques</t>
+  </si>
+  <si>
+    <t>autoroute ou route principale</t>
+  </si>
+  <si>
+    <t>ligne électrique ou téléphonique</t>
+  </si>
+  <si>
+    <t>zone d'habitation ou industrielle, bâtiment</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1356105/537862</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einschränkungen für die Holzhauerei</t>
+      <t xml:space="preserve">contraintes pour le bûcheronnage</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #453</t>
     </r>
   </si>
   <si>
-    <t>Vorhandensein von nicht forstlichen Bauten und Anlagen wie Bahnlinien, Hauptstrassen, Leitungen oder Siedlungen, die die Holzhauerei, d.h. das Fällen und Aufrüsten der Bäume, potenziell behindern. Grundlage: Feldaufnahme (MID 207: Einschränkungen für die Holzhauerei)</t>
+    <t>Présence de bâtiments et d'installations non forestiers tels que lignes de chemin de fer, routes, lignes électriques ou habitations, susceptibles de gêner les travaux de bûcheronnage, c'est-à-dire l'abattage et le façonnage des arbres. Source: relevé de terrain (MID 207 Einschränkungen für die Holzhauerei)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -736,51 +736,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -1680,51 +1680,51 @@
         <v>158.8</v>
       </c>
       <c r="AC19" s="6">
         <v>2</v>
       </c>
       <c r="AD19" s="6">
         <v>1211.5</v>
       </c>
       <c r="AE19" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:31" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1356105/537862</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
@@ -1740,191 +1740,191 @@
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Einschränkungen für die Holzhauerei</t>
+            <t xml:space="preserve">contraintes pour le bûcheronnage</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #453</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>