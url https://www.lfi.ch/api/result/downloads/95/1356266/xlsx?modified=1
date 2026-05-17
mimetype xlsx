--- v0 (2025-10-01)
+++ v1 (2026-05-17)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest function 'landscape protection'</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione di protezione del paesaggio</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: forest</t>
+      <t xml:space="preserve">: bosco</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
-    <t>yes</t>
-[...2 lines deleted...]
-    <t>total</t>
+    <t>sì</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1356266/538023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest function 'landscape protection'</t>
+      <t xml:space="preserve">funzione di protezione del paesaggio</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #473</t>
     </r>
   </si>
   <si>
-    <t>Presence of the forest function 'landscape protection' according to forest plans or an assessment by the local forest service. Reference: Forest Service Survey (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Presenza della funzione del bosco «protezione del paesaggio» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest</t>
+      <t xml:space="preserve">bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Area that meets the NFI's definition of 'forest', i.e. is «a forest without shrub forest» or «a shrub forest».</t>
+    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>100.0</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ16" s="6">
         <v>100.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1356266/538023</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest function 'landscape protection'</t>
+            <t xml:space="preserve">funzione di protezione del paesaggio</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #473</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest</t>
+            <t xml:space="preserve">bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>