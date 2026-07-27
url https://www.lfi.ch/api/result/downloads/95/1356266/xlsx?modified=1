--- v1 (2026-05-17)
+++ v2 (2026-07-27)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>funzione di protezione del paesaggio</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion Landschaftsschutz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>nein</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1356266/538023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione di protezione del paesaggio</t>
+      <t xml:space="preserve">Waldfunktion Landschaftsschutz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #473</t>
     </r>
   </si>
   <si>
-    <t>Presenza della funzione del bosco «protezione del paesaggio» in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Vorhandensein der Waldfunktion «Landschaftsschutz» gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>100.0</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ16" s="6">
         <v>100.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1356266/538023</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione di protezione del paesaggio</t>
+            <t xml:space="preserve">Waldfunktion Landschaftsschutz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #473</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>