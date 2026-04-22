--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>volume di legno morto delle ceppaie</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (10 classi)</t>
+    <t>volume de bois mort des souches</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...29 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1357427/539184</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume di legno morto delle ceppaie</t>
+      <t xml:space="preserve">volume de bois mort des souches</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #395</t>
     </r>
   </si>
   <si>
-    <t>Volume delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto.</t>
+    <t>Volume des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="6">
         <v>100.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1357427/539184</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume di legno morto delle ceppaie</t>
+            <t xml:space="preserve">volume de bois mort des souches</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #395</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (10 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>