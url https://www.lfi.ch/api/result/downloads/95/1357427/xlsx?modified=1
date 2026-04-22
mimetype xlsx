--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Totholzvolumen der Stöcke</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...23 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>obermontan (N)</t>
+  </si>
+  <si>
+    <t>untermontan (N)</t>
+  </si>
+  <si>
+    <t>unter-/obermontan (S)</t>
+  </si>
+  <si>
+    <t>submontan (N)</t>
+  </si>
+  <si>
+    <t>kollin mit Buche (S)</t>
+  </si>
+  <si>
+    <t>kollin</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch (S)</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1357427/539184</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume de bois mort des souches</t>
+      <t xml:space="preserve">Totholzvolumen der Stöcke</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #395</t>
     </r>
   </si>
   <si>
-    <t>Volume des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied.</t>
+    <t>Volumen der Stöcke ab 7 cm Durchmesser, d.h. der oberirdischen, verholzten Teile von Bäumen oder Sträuchern unterhalb des Fällschnitts bzw. (bei natürlichem Zerfall) unterhalb der Bruchfläche. Ein Stock hat eine maximale Höhe von 1.3 m, ist er höher, wird er als Dürrständer behandelt.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1458,235 +1458,235 @@
         <v>100.0</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="6">
         <v>100.0</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1357427/539184</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume de bois mort des souches</t>
+            <t xml:space="preserve">Totholzvolumen der Stöcke</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #395</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>