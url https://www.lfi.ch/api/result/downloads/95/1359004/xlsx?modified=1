--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>grado di mescolanza</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>deadwood volume (merch. wood without piles of branches), lying</t>
+  </si>
+  <si>
+    <t>degree of mixture (terrestrial)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 m³</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
-[...14 lines deleted...]
-    <t>totale</t>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>pure conifer forest</t>
+  </si>
+  <si>
+    <t>mixed conifer forest</t>
+  </si>
+  <si>
+    <t>mixed broadleaf forest</t>
+  </si>
+  <si>
+    <t>pure broadleaf forest</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1359004/540761</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume di legno morto (l. comm. s. mucchio di rami) a terra</t>
+      <t xml:space="preserve">deadwood volume (merch. wood without piles of branches), lying</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #215</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
+    <t>Volume of lying deadwood ≥7 cm in diameter (merchantable wood) without merchantable wood pieces in heaps of branches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di mescolanza</t>
+      <t xml:space="preserve">degree of mixture (terrestrial)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #22</t>
     </r>
   </si>
   <si>
-    <t>Quota delle specie arboree di latifoglie e di conifere che costituiscono un popolamento, definita in base alla loro proporzione in area basimetrica suddivisa in quattro classi: conifere pure: 91-100% alberi di conifere, conifere miste : 51-90% alberi di conifere, latifoglie miste: 11-50% alberi di conifere, latifoglie pure: 0-10% alberi di conifere. Fonte: rilievo sul terreno (MID 265: Mischungsgrad)</t>
+    <t>Proportions of conifers and broadleaves making up the stand structure, classified according to their proportional basal areas into four classes: pure conifer forest: 91-100 % conifers, mixed conifer forest: 51-90 % conifers, mixed broadleaved forest: 11-50 % conifers and pure broadleaved forest: 0-10 % conifers. Reference: Field Survey (MID 265: Mischungsgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1102,233 +1102,233 @@
         <v>3766</v>
       </c>
       <c r="K18" s="6">
         <v>11</v>
       </c>
       <c r="L18" s="6">
         <v>37066</v>
       </c>
       <c r="M18" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1359004/540761</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume di legno morto (l. comm. s. mucchio di rami) a terra</t>
+            <t xml:space="preserve">deadwood volume (merch. wood without piles of branches), lying</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #215</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di mescolanza</t>
+            <t xml:space="preserve">degree of mixture (terrestrial)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #22</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>