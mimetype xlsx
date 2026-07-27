--- v0 (2026-01-13)
+++ v1 (2026-07-27)
@@ -14,391 +14,391 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco esclusi gli arbusteti, arbusteto · fertilità della stazione</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald · Standortgüte</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco</t>
+      <t xml:space="preserve">: Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>fertilità della stazione</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald, Gebüschwald</t>
+  </si>
+  <si>
+    <t>Standortgüte</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>scarsa</t>
-[...17 lines deleted...]
-    <t>arbusteto</t>
+    <t xml:space="preserve">gering </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mässig </t>
+  </si>
+  <si>
+    <t>gut</t>
+  </si>
+  <si>
+    <t>sehr gut</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1361636/543394</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+      <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1697</t>
     </r>
   </si>
   <si>
-    <t>Tipo di bosco in due classi (bosco esclusi gli arbusteti, arbusteto). Fonte: rilievo sul terreno (MID 816) oppure, se il bosco non è accessibile, interpretazione di foto aeree</t>
+    <t>Art des Waldes in zwei Klassen (Wald ohne Gebüschwald, Gebüschwald). Grundlage: Feldaufnahme (MID 816) oder - wenn Wald nicht zugänglich - Luftbildinterpretation</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fertilità della stazione</t>
+      <t xml:space="preserve">Standortgüte</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #894</t>
     </r>
   </si>
   <si>
-    <t>Capacità produttiva della stazione in quattro classi in base alla produzione totale (PT) secondo Keller (1978) in chilogrammi per ettaro e anno. Scarsa: PT fino a 1500 kg/(ha×anno), media: PT 1501-3000 kg/(ha×anno), buona: PT 3001-4500 kg/(ha×anno), molto buona: PT sopra 4500 kg/(ha×anno)</t>
+    <t>Produktionsfähigkeit des Standorts in vier Klassen aufgrund der Gesamtwuchsleistung (GWL) nach Keller (1978) in Kilogramm pro Hektar und Jahr. Gering: GWL bis 1500 kg/(ha×J), mässig: GWL 1501-3000 kg/(ha×J), gut: GWL 3001-4500 kg/(ha×J), sehr gut: GWL über 4500 kg/(ha×J).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco</t>
+      <t xml:space="preserve">Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,52 +750,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2083,270 +2083,270 @@
         <v>193.6</v>
       </c>
       <c r="N36" s="6">
         <v>2</v>
       </c>
       <c r="O36" s="6">
         <v>1327.1</v>
       </c>
       <c r="P36" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1361636/543394</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="P37" s="3"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco esclusi gli arbusteti, arbusteto</t>
+            <t xml:space="preserve">Wald ohne Gebüschwald, Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1697</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:16" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fertilità della stazione</t>
+            <t xml:space="preserve">Standortgüte</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #894</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco</t>
+            <t xml:space="preserve">Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>