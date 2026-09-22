--- v0 (2025-10-10)
+++ v1 (2026-09-22)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>LFI4</t>
+  </si>
+  <si>
+    <t>Gebüschwaldfläche</t>
+  </si>
+  <si>
+    <t>Gebüschwaldtyp (Luftbild)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Gebüschwald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz</t>
+  </si>
+  <si>
+    <t>Zustand 2009/17</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pure shrub forest</t>
-[...182 lines deleted...]
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>reiner Gebüschwald</t>
+  </si>
+  <si>
+    <t>Gebüschwald mit Bäumen</t>
+  </si>
+  <si>
+    <t>kein Gebüschwald</t>
+  </si>
+  <si>
+    <t>nicht interpretierbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI4 [450]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz [410]
+Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Gebüschwald [828]
+Wald, der zu mehr als zwei Dritteln mit Sträuchern bedeckt ist. Als Gebüschwald gelten insbesondere die Alpenerlen- und die Legföhrenwälder, aber auch Haselwälder und ähnliche Bestockungen. Grundlage: Feldaufnahme (MID 576: Deckungsgrad Sträucher), manchmal auch Luftbildinterpretation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Gebüschwaldfläche [123], ha
+Gesamtheit aller Flächen, die gemäss der Walddefinition des LFI als Gebüschwald gelten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 06.06.2016 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Gebüschwaldtyp (Luftbild) [LBGWTYP, 505]
+Art des Gebüschwalds mit den Formen «reiner Gebüschwald» und «Gebüschwald mit Bäumen» gemäss Luftbildinterpretation. Grundlage: Luftbildinterpretation</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 06:51:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, reiner Gebüschwald, Gebüschwald mit Bäumen, kein Gebüschwald, nicht interpretierbar, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,693 +604,971 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="27" customWidth="true" style="0"/>
+    <col min="2" max="2" width="4" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="6">
+      <c r="B13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="6">
+      <c r="B14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
         <v>53.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>12.1</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>59.9</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>3.2</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>45.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>4.8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>55.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2.6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="6">
+      <c r="B15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
         <v>100.0</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
         <v>46.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>12.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>40.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3.2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>54.3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>4.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>44.7</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="6">
+      <c r="B16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6">
+      <c r="G16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="6">
+      <c r="I16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="5">
         <v>0.0</v>
       </c>
-      <c r="K16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="6">
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="6">
+      <c r="B17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="5">
         <v>0.0</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6">
+      <c r="E17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="5">
         <v>0.0</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6">
+      <c r="G17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="5">
         <v>0.0</v>
       </c>
-      <c r="I17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="6">
+      <c r="I17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="5">
         <v>0.0</v>
       </c>
-      <c r="K17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="6">
+      <c r="K17" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="5">
         <v>0.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="6">
+      <c r="B18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="5">
         <v>100.0</v>
       </c>
-      <c r="E18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="6">
+      <c r="E18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="5">
         <v>100.0</v>
       </c>
-      <c r="G18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="6">
+      <c r="G18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="5">
         <v>100.0</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6">
+      <c r="I18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" s="5">
         <v>100.0</v>
       </c>
-      <c r="K18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="6">
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>100.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M19" s="3"/>
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A19:M19"/>
-    <mergeCell ref="A22:M22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>