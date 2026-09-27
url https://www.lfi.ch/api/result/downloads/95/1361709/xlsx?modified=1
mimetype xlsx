--- v1 (2026-01-23)
+++ v2 (2026-09-27)
@@ -1,442 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN3</t>
+  </si>
+  <si>
+    <t>surface de forêt buissonnante</t>
+  </si>
+  <si>
+    <t>type de forêt buissonnante (photo aérienne)</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km</t>
+  </si>
+  <si>
+    <t>état 2004/07</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>reiner Gebüschwald</t>
-[...182 lines deleted...]
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>forêt buissonnante sans arbres</t>
+  </si>
+  <si>
+    <t>forêt buissonnante avec des arbres isolés</t>
+  </si>
+  <si>
+    <t>pas de forêt buissonnante</t>
+  </si>
+  <si>
+    <t>non interprétable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN3 [350]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km [410]
+Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt buissonnante [828]
+Forêt couverte à plus de deux tiers d'arbustes. Il s’agit en particulier des forêts d’aulnes verts et de pins couchés, mais aussi des forêts de noisetiers et de boisements similaires. Source: relevé de terrain (MID 576: Deckungsgrad Sträucher), parfois aussi interprétation de photos aériennes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface de forêt buissonnante [123], ha
+Ensemble des surfaces forestières correspondant à la définition IFN de la forêt buissonnante.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 18.12.2009 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>type de forêt buissonnante (photo aérienne) [LBGWTYP, 505]
+Forêt buissonnante présentant les formes «forêt buissonnante pure» ou «forêt buissonnante avec arbres» selon l'interprétation des photos aériennes. Source: interprétation des photos aériennes</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 06:34:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, forêt buissonnante sans arbres, forêt buissonnante avec des arbres isolés, pas de forêt buissonnante, non interprétable, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -697,746 +601,1028 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...11 lines deleted...]
-      <c r="F14" s="6">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>11.1</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>13</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>3.8</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>23</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>14.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>12</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>12.1</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>13</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>41.1</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
-[...11 lines deleted...]
-      <c r="F15" s="6">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
         <v>5.7</v>
       </c>
-      <c r="G15" s="6">
-[...2 lines deleted...]
-      <c r="H15" s="6">
+      <c r="G15" s="5">
+        <v>19</v>
+      </c>
+      <c r="H15" s="5">
         <v>2.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>30</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>9.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>15</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>10.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>14</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>27.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
-[...38 lines deleted...]
-      <c r="O16" s="6" t="s">
+      <c r="B16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
-[...38 lines deleted...]
-      <c r="O17" s="6" t="s">
+      <c r="B17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O17" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
-[...11 lines deleted...]
-      <c r="F18" s="6">
+      <c r="B18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="5">
         <v>16.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>11</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>6.1</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>18</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>23.5</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>9</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>22.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>9</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>68.5</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O19" s="3"/>
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A22:O22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:O35"/>
+    <mergeCell ref="A20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>