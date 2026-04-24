--- v1 (2026-01-23)
+++ v2 (2026-04-24)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Eigentum (2 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1364449/546207</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Eigentum (2 Klassen)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>29.0</v>
       </c>
       <c r="M16" s="6">
         <v>4</v>
       </c>
       <c r="N16" s="6">
         <v>30.7</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1364449/546207</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Eigentum (2 Klassen)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>