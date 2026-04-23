--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,413 +14,413 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldtyp (17 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>type de forêt (17 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>unzugänglicher Wald</t>
-[...50 lines deleted...]
-    <t>Total</t>
+    <t>forêt inaccessible</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
+  </si>
+  <si>
+    <t>surface forestière en permanence non boisée</t>
+  </si>
+  <si>
+    <t>surface forestière temporairement non boisée</t>
+  </si>
+  <si>
+    <t>tranchée, talus</t>
+  </si>
+  <si>
+    <t>peuplement clairsemé</t>
+  </si>
+  <si>
+    <t>selve, culture d'arbres</t>
+  </si>
+  <si>
+    <t>taillis</t>
+  </si>
+  <si>
+    <t>taillis-sous-futaie</t>
+  </si>
+  <si>
+    <t>futaie d'aspect jardiné</t>
+  </si>
+  <si>
+    <t>futaie irrégulière</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>perchis</t>
+  </si>
+  <si>
+    <t>jeune futaie</t>
+  </si>
+  <si>
+    <t>futaie moyenne</t>
+  </si>
+  <si>
+    <t>vieille futaie</t>
+  </si>
+  <si>
+    <t>relevé incomplet</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1364637/546395</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldtyp (17 Klassen)</t>
+      <t xml:space="preserve">type de forêt (17 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 17 Klassen («Typen»). Im Gegensatz zum Waldtyp in 12 Klassen wird beim Waldtyp in 17 Klassen jede Entwicklungsstufe (Jungwuchs bis Baumholz) als einzelne Klasse ausgewiesen. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Répartition des forêts en 17 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (12 classes)», la variable «type de forêt (17 classes)» identifie chaque stade de développement (du recrû à la futaie) comme une classe séparée. Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -2856,51 +2856,51 @@
         <v>33.8</v>
       </c>
       <c r="AC31" s="6">
         <v>4</v>
       </c>
       <c r="AD31" s="6">
         <v>32.4</v>
       </c>
       <c r="AE31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1364637/546395</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -2916,191 +2916,191 @@
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AB32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldtyp (17 Klassen)</t>
+            <t xml:space="preserve">type de forêt (17 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:31" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:31">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:31" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:31">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:31" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:31">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:31" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>