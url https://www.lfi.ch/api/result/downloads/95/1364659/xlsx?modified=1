--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest type (17 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>type de forêt (17 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,288 +172,288 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
-[...47 lines deleted...]
-    <t>incomplete survey</t>
+    <t>forêt inaccessible</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
+  </si>
+  <si>
+    <t>surface forestière en permanence non boisée</t>
+  </si>
+  <si>
+    <t>surface forestière temporairement non boisée</t>
+  </si>
+  <si>
+    <t>tranchée, talus</t>
+  </si>
+  <si>
+    <t>peuplement clairsemé</t>
+  </si>
+  <si>
+    <t>selve, culture d'arbres</t>
+  </si>
+  <si>
+    <t>taillis</t>
+  </si>
+  <si>
+    <t>taillis-sous-futaie</t>
+  </si>
+  <si>
+    <t>futaie d'aspect jardiné</t>
+  </si>
+  <si>
+    <t>futaie irrégulière</t>
+  </si>
+  <si>
+    <t>recrû/fourré</t>
+  </si>
+  <si>
+    <t>perchis</t>
+  </si>
+  <si>
+    <t>jeune futaie</t>
+  </si>
+  <si>
+    <t>futaie moyenne</t>
+  </si>
+  <si>
+    <t>vieille futaie</t>
+  </si>
+  <si>
+    <t>relevé incomplet</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1364659/546417</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (17 classes)</t>
+      <t xml:space="preserve">type de forêt (17 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Classification of forests according to their establishment, structure and management into 17 classes («types»). In contrast to the forest typology with 12 classes, the forest typology with 17 classes defines each development stage (young growth to timber) as an individual class. Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Répartition des forêts en 17 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (12 classes)», la variable «type de forêt (17 classes)» identifie chaque stade de développement (du recrû à la futaie) comme une classe séparée. Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,51 +805,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
@@ -4297,51 +4297,51 @@
         <v>26.6</v>
       </c>
       <c r="AY31" s="6">
         <v>5</v>
       </c>
       <c r="AZ31" s="6">
         <v>30.7</v>
       </c>
       <c r="BA31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1364659/546417</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -4379,86 +4379,86 @@
       <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="3"/>
       <c r="AX32" s="3"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
     </row>
     <row r="35" spans="1:53">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:53" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:53">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (17 classes)</t>
+            <t xml:space="preserve">type de forêt (17 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:53" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:53">
       <c r="A41" t="inlineStr">
         <is>
           <r>
@@ -4484,86 +4484,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:53" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:53">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:53" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:53">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:53" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>